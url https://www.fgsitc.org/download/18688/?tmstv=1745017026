--- v0 (2026-05-23)
+++ v1 (2026-07-19)
@@ -151,112 +151,112 @@
   <Override PartName="/xl/ctrlProps/ctrlProp113.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp114.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp115.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp116.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp117.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp118.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp119.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp120.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp121.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Leann\Work Files\Project\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Leann\Work Files\Project\2026 Donation Forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4576DC6C-59B2-411D-94DD-5D0ACFCE5452}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B3E17C52-EF57-4A3F-A759-2EB03808ED49}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12810" tabRatio="622" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12810" tabRatio="622" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Combined Books" sheetId="10" r:id="rId1"/>
     <sheet name="Combined Booklets" sheetId="30" r:id="rId2"/>
     <sheet name="GPWT 31-35" sheetId="17" r:id="rId3"/>
     <sheet name="French" sheetId="19" r:id="rId4"/>
     <sheet name="A8" sheetId="24" r:id="rId5"/>
     <sheet name="A13" sheetId="25" r:id="rId6"/>
     <sheet name="C5" sheetId="5" r:id="rId7"/>
     <sheet name="C10" sheetId="14" r:id="rId8"/>
     <sheet name="C11" sheetId="26" r:id="rId9"/>
     <sheet name="D2" sheetId="15" r:id="rId10"/>
-    <sheet name="D7" sheetId="16" r:id="rId11"/>
-    <sheet name="H3" sheetId="28" r:id="rId12"/>
+    <sheet name="D4" sheetId="31" r:id="rId11"/>
+    <sheet name="D7" sheetId="16" r:id="rId12"/>
     <sheet name="H4" sheetId="29" r:id="rId13"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="H13" i="15" l="1"/>
+  <c r="H13" i="31"/>
+  <c r="H23" i="31" s="1"/>
+  <c r="H22" i="31"/>
+  <c r="H21" i="31"/>
+  <c r="H20" i="31"/>
+  <c r="H19" i="31"/>
+  <c r="H18" i="31"/>
+  <c r="H17" i="31"/>
+  <c r="H16" i="31"/>
+  <c r="H15" i="31"/>
+  <c r="H14" i="31"/>
   <c r="J12" i="30" l="1"/>
   <c r="J11" i="30"/>
   <c r="J10" i="30"/>
   <c r="R23" i="30"/>
   <c r="J19" i="30"/>
   <c r="J18" i="30"/>
   <c r="J17" i="30"/>
   <c r="J16" i="30"/>
   <c r="J15" i="30"/>
   <c r="J14" i="30"/>
   <c r="J13" i="30"/>
   <c r="H22" i="29"/>
   <c r="H21" i="29"/>
   <c r="H20" i="29"/>
   <c r="H19" i="29"/>
   <c r="H18" i="29"/>
   <c r="H17" i="29"/>
   <c r="H16" i="29"/>
   <c r="H15" i="29"/>
   <c r="H14" i="29"/>
   <c r="H13" i="29"/>
   <c r="H23" i="29" s="1"/>
-  <c r="H22" i="28"/>
-[...10 lines deleted...]
-  <c r="H13" i="15"/>
   <c r="J11" i="10"/>
   <c r="H14" i="19"/>
   <c r="H15" i="19"/>
   <c r="H16" i="19"/>
   <c r="H17" i="19"/>
   <c r="H18" i="19"/>
   <c r="H19" i="19"/>
   <c r="H20" i="19"/>
   <c r="H21" i="19"/>
   <c r="H22" i="19"/>
   <c r="H13" i="19"/>
   <c r="R26" i="30" l="1"/>
   <c r="H22" i="26"/>
   <c r="H21" i="26"/>
   <c r="H20" i="26"/>
   <c r="H19" i="26"/>
   <c r="H18" i="26"/>
   <c r="H17" i="26"/>
   <c r="H16" i="26"/>
   <c r="H15" i="26"/>
   <c r="H14" i="26"/>
   <c r="H13" i="26"/>
   <c r="H23" i="26" s="1"/>
   <c r="H22" i="25"/>
   <c r="H21" i="25"/>
@@ -1062,78 +1062,50 @@
       <rPr>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> Starting a Daily Practice</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (English booklet)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> Hear Me Out: My Perspective on Life and Death</t>
-[...26 lines deleted...]
-    <r>
       <t xml:space="preserve"> Hear Me Out: My Answers</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> (English booklet)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">《貧僧有話要説(三): 我對問題的回答》   英文小叢書  </t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
@@ -1152,85 +1124,113 @@
   <si>
     <t xml:space="preserve">B4《從金剛經說到般若空性的研究》 英文小叢書     
 Wisdom and Emptiness of the Diamond Sutra  </t>
   </si>
   <si>
     <t>C5《佛教與建築》 英文小叢書     
 Building Connections: Buddhism &amp; Architecture</t>
   </si>
   <si>
     <t xml:space="preserve">C10《佛教與雕塑》 英文小叢書  
 Buddhism and Sculpture  </t>
   </si>
   <si>
     <t>C11 《佛教對女性問題的看法》英文小叢書   
 The Buddhist Perspective on Women’s Rights</t>
   </si>
   <si>
     <t>D2 《佛教對身心疾病的看法》 英文小叢書   
 Buddhism and Healing</t>
   </si>
   <si>
     <t>D7 《如何修持佛法》 英文小叢書   
 Starting a Daily Practice</t>
   </si>
   <si>
-    <t xml:space="preserve">H3《貧僧有話要説(二): 我對生死的看法 
-[...2 lines deleted...]
-  <si>
     <t>H4 《貧僧有話要説(三): 我對問題的回答》書   
 Hear Me Out: My Answers</t>
   </si>
   <si>
     <r>
       <t>Fall 2026 English Booklet Titles:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF7030A0"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(每人助印10本以上，功德名才上書內)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">《大智度論》巻36〜40   中英對照 (Bilingual)
 The Great Perfection of Wisdom Treatise 36-40 </t>
+  </si>
+  <si>
+    <t>D4 《佛教與生活(二)》 英文小叢書   
+Seeing Clearly</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> Seeing Clearly</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> (English booklet)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">《佛教與生活(二)》   英文小叢書  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="m/d/yy"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="49" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
@@ -2665,51 +2665,51 @@
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="336">
+  <cellXfs count="334">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -3309,56 +3309,50 @@
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="80" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="67" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -5039,114 +5033,114 @@
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>47625</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>2076450</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="25601" name="Group Box 1" hidden="1">
+            <xdr:cNvPr id="45057" name="Group Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s25601"/>
+                  <a14:compatExt spid="_x0000_s45057"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000001640000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000001B00000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1019175</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="25602" name="Option Button 2" hidden="1">
+            <xdr:cNvPr id="45058" name="Option Button 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s25602"/>
+                  <a14:compatExt spid="_x0000_s45058"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000002640000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000002B00000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -5163,57 +5157,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>276225</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1009650</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="25603" name="Option Button 3" hidden="1">
+            <xdr:cNvPr id="45059" name="Option Button 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s25603"/>
+                  <a14:compatExt spid="_x0000_s45059"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000003640000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000003B00000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -5230,57 +5224,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>285750</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>990600</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="25604" name="Option Button 4" hidden="1">
+            <xdr:cNvPr id="45060" name="Option Button 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s25604"/>
+                  <a14:compatExt spid="_x0000_s45060"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000004640000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000004B00000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -5297,57 +5291,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>66675</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1009650</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="25605" name="Option Button 5" hidden="1">
+            <xdr:cNvPr id="45061" name="Option Button 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s25605"/>
+                  <a14:compatExt spid="_x0000_s45061"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000005640000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000005B00000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -5408,57 +5402,57 @@
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1019175</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="25606" name="Option Button 6" hidden="1">
+            <xdr:cNvPr id="45062" name="Option Button 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s25606"/>
+                  <a14:compatExt spid="_x0000_s45062"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000006640000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000006B00000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -5475,57 +5469,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>66675</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1009650</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="25607" name="Option Button 7" hidden="1">
+            <xdr:cNvPr id="45063" name="Option Button 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s25607"/>
+                  <a14:compatExt spid="_x0000_s45063"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000007640000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000007B00000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -5542,57 +5536,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>285750</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="25608" name="Option Button 8" hidden="1">
+            <xdr:cNvPr id="45064" name="Option Button 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s25608"/>
+                  <a14:compatExt spid="_x0000_s45064"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000008640000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000008B00000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -5609,57 +5603,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1019175</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="25609" name="Option Button 9" hidden="1">
+            <xdr:cNvPr id="45065" name="Option Button 9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s25609"/>
+                  <a14:compatExt spid="_x0000_s45065"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000009640000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000009B00000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -5676,57 +5670,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>66675</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>295275</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="25610" name="Option Button 10" hidden="1">
+            <xdr:cNvPr id="45066" name="Option Button 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s25610"/>
+                  <a14:compatExt spid="_x0000_s45066"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-00000A640000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-00000AB00000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -5743,57 +5737,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>66675</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1009650</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="25611" name="Option Button 11" hidden="1">
+            <xdr:cNvPr id="45067" name="Option Button 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s25611"/>
+                  <a14:compatExt spid="_x0000_s45067"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-00000B640000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-00000BB00000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -5815,114 +5809,114 @@
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>47625</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>2076450</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="43009" name="Group Box 1" hidden="1">
+            <xdr:cNvPr id="25601" name="Group Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s43009"/>
+                  <a14:compatExt spid="_x0000_s25601"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000001A80000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000001640000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1019175</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="43010" name="Option Button 2" hidden="1">
+            <xdr:cNvPr id="25602" name="Option Button 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s43010"/>
+                  <a14:compatExt spid="_x0000_s25602"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000002A80000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000002640000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -5939,57 +5933,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>276225</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1009650</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="43011" name="Option Button 3" hidden="1">
+            <xdr:cNvPr id="25603" name="Option Button 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s43011"/>
+                  <a14:compatExt spid="_x0000_s25603"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000003A80000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000003640000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -6006,57 +6000,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>285750</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>990600</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="43012" name="Option Button 4" hidden="1">
+            <xdr:cNvPr id="25604" name="Option Button 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s43012"/>
+                  <a14:compatExt spid="_x0000_s25604"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000004A80000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000004640000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -6073,57 +6067,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>66675</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1009650</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="43013" name="Option Button 5" hidden="1">
+            <xdr:cNvPr id="25605" name="Option Button 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s43013"/>
+                  <a14:compatExt spid="_x0000_s25605"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000005A80000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000005640000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -6184,57 +6178,57 @@
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1019175</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="43014" name="Option Button 6" hidden="1">
+            <xdr:cNvPr id="25606" name="Option Button 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s43014"/>
+                  <a14:compatExt spid="_x0000_s25606"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000006A80000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000006640000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -6251,57 +6245,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>66675</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1009650</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="43015" name="Option Button 7" hidden="1">
+            <xdr:cNvPr id="25607" name="Option Button 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s43015"/>
+                  <a14:compatExt spid="_x0000_s25607"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000007A80000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000007640000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -6318,57 +6312,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>285750</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="43016" name="Option Button 8" hidden="1">
+            <xdr:cNvPr id="25608" name="Option Button 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s43016"/>
+                  <a14:compatExt spid="_x0000_s25608"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000008A80000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000008640000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -6385,57 +6379,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1019175</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="43017" name="Option Button 9" hidden="1">
+            <xdr:cNvPr id="25609" name="Option Button 9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s43017"/>
+                  <a14:compatExt spid="_x0000_s25609"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000009A80000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000009640000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -6452,57 +6446,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>66675</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>295275</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="43018" name="Option Button 10" hidden="1">
+            <xdr:cNvPr id="25610" name="Option Button 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s43018"/>
+                  <a14:compatExt spid="_x0000_s25610"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-00000AA80000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-00000A640000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -6519,57 +6513,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>66675</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>1009650</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="43019" name="Option Button 11" hidden="1">
+            <xdr:cNvPr id="25611" name="Option Button 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s43019"/>
+                  <a14:compatExt spid="_x0000_s25611"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-00000BA80000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-00000B640000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -13201,51 +13195,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paypal.com/us/fundraiser/charity/2028730" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paypal.com/us/fundraiser/charity/2028730" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paypal.com/us/fundraiser/charity/2028730" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp51.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paypal.com/us/fundraiser/charity/2028730" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp55.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paypal.com/us/fundraiser/charity/2028730" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp54.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paypal.com/us/fundraiser/charity/2028730" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp53.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp52.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp57.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp62.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paypal.com/us/fundraiser/charity/2028730" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp56.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp61.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp66.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paypal.com/us/fundraiser/charity/2028730" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp65.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paypal.com/us/fundraiser/charity/2028730" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp60.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp64.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp59.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp58.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp63.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp68.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp73.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paypal.com/us/fundraiser/charity/2028730" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp67.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp72.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp77.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paypal.com/us/fundraiser/charity/2028730" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp76.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paypal.com/us/fundraiser/charity/2028730" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp71.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp75.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp70.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp69.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp74.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{196FAA34-FFAE-4A2C-B84F-4AC852FB8E2A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB1007"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.42578125" style="123" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="123" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="123" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" style="123" customWidth="1"/>
     <col min="5" max="5" width="5" style="123" customWidth="1"/>
     <col min="6" max="6" width="4.140625" style="123" customWidth="1"/>
     <col min="7" max="7" width="18.5703125" style="123" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="123" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" style="123" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="123" customWidth="1"/>
     <col min="11" max="12" width="8.28515625" style="123" customWidth="1"/>
     <col min="13" max="13" width="6.42578125" style="123" customWidth="1"/>
     <col min="14" max="14" width="1.5703125" style="123" customWidth="1"/>
     <col min="15" max="15" width="3.7109375" style="123" customWidth="1"/>
     <col min="16" max="16" width="31.140625" style="123" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="2.5703125" style="123" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" style="123" customWidth="1"/>
     <col min="19" max="28" width="8.7109375" style="123" customWidth="1"/>
     <col min="29" max="16384" width="14.42578125" style="123"/>
   </cols>
@@ -13414,83 +13408,83 @@
       <c r="Q7" s="169"/>
       <c r="R7" s="170"/>
     </row>
     <row r="8" spans="1:18" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="42"/>
       <c r="B8" s="43"/>
       <c r="C8" s="43"/>
       <c r="D8" s="43"/>
       <c r="E8" s="43"/>
       <c r="F8" s="44"/>
       <c r="G8" s="44"/>
       <c r="H8" s="44"/>
       <c r="I8" s="44"/>
       <c r="J8" s="44"/>
       <c r="K8" s="44"/>
       <c r="L8" s="44"/>
       <c r="M8" s="44"/>
       <c r="N8" s="44"/>
       <c r="O8" s="44"/>
       <c r="P8" s="44"/>
       <c r="Q8" s="44"/>
       <c r="R8" s="45"/>
     </row>
     <row r="9" spans="1:18" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="202" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B9" s="203"/>
       <c r="C9" s="203"/>
       <c r="D9" s="203"/>
       <c r="E9" s="203"/>
       <c r="F9" s="203"/>
       <c r="G9" s="203"/>
       <c r="H9" s="127" t="s">
         <v>49</v>
       </c>
       <c r="I9" s="127" t="s">
         <v>48</v>
       </c>
       <c r="J9" s="128" t="s">
         <v>50</v>
       </c>
       <c r="K9" s="204" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="205"/>
       <c r="M9" s="205"/>
       <c r="N9" s="205"/>
       <c r="O9" s="205"/>
       <c r="P9" s="205"/>
       <c r="Q9" s="205"/>
       <c r="R9" s="129" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:18" s="125" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="206" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B10" s="207"/>
       <c r="C10" s="207"/>
       <c r="D10" s="207"/>
       <c r="E10" s="207"/>
       <c r="F10" s="207"/>
       <c r="G10" s="208"/>
       <c r="H10" s="145"/>
       <c r="I10" s="126" t="s">
         <v>61</v>
       </c>
       <c r="J10" s="139">
         <f>SUM(H10*50)</f>
         <v>0</v>
       </c>
       <c r="K10" s="209"/>
       <c r="L10" s="210"/>
       <c r="M10" s="210"/>
       <c r="N10" s="210"/>
       <c r="O10" s="210"/>
       <c r="P10" s="210"/>
       <c r="Q10" s="211"/>
       <c r="R10" s="150"/>
     </row>
     <row r="11" spans="1:18" s="125" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.3">
@@ -15101,567 +15095,567 @@
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:J3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="N3:R3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C22" r:id="rId1" xr:uid="{87673AB4-C811-4A78-98CA-9F692C1FE32F}"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.25" bottom="0.25" header="0.5" footer="0.5"/>
   <pageSetup scale="78" fitToHeight="0" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6459ECE-8F61-4250-8A1B-0EF76CA7AE7A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T39"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A30" sqref="A30:J30"/>
+    <sheetView topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A16" sqref="A16:F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="5" width="6.85546875" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" customWidth="1"/>
     <col min="9" max="9" width="0.85546875" customWidth="1"/>
     <col min="10" max="10" width="31.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="243" t="s">
+      <c r="A1" s="241" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="243"/>
-[...7 lines deleted...]
-      <c r="J1" s="243"/>
+      <c r="B1" s="241"/>
+      <c r="C1" s="241"/>
+      <c r="D1" s="241"/>
+      <c r="E1" s="241"/>
+      <c r="F1" s="241"/>
+      <c r="G1" s="241"/>
+      <c r="H1" s="241"/>
+      <c r="I1" s="241"/>
+      <c r="J1" s="241"/>
     </row>
     <row r="2" spans="1:20" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="244" t="s">
+      <c r="A2" s="242" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="244"/>
-[...7 lines deleted...]
-      <c r="J2" s="244"/>
+      <c r="B2" s="242"/>
+      <c r="C2" s="242"/>
+      <c r="D2" s="242"/>
+      <c r="E2" s="242"/>
+      <c r="F2" s="242"/>
+      <c r="G2" s="242"/>
+      <c r="H2" s="242"/>
+      <c r="I2" s="242"/>
+      <c r="J2" s="242"/>
     </row>
     <row r="3" spans="1:20" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="245" t="s">
+      <c r="A3" s="243" t="s">
         <v>87</v>
       </c>
-      <c r="B3" s="246"/>
-[...7 lines deleted...]
-      <c r="J3" s="247"/>
+      <c r="B3" s="244"/>
+      <c r="C3" s="244"/>
+      <c r="D3" s="244"/>
+      <c r="E3" s="244"/>
+      <c r="F3" s="244"/>
+      <c r="G3" s="244"/>
+      <c r="H3" s="244"/>
+      <c r="I3" s="244"/>
+      <c r="J3" s="245"/>
     </row>
     <row r="4" spans="1:20" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="248" t="s">
+      <c r="A4" s="246" t="s">
         <v>86</v>
       </c>
-      <c r="B4" s="249"/>
-[...7 lines deleted...]
-      <c r="J4" s="250"/>
+      <c r="B4" s="247"/>
+      <c r="C4" s="247"/>
+      <c r="D4" s="247"/>
+      <c r="E4" s="247"/>
+      <c r="F4" s="247"/>
+      <c r="G4" s="247"/>
+      <c r="H4" s="247"/>
+      <c r="I4" s="247"/>
+      <c r="J4" s="248"/>
     </row>
     <row r="5" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="251"/>
-[...4 lines deleted...]
-      <c r="G5" s="254" t="s">
+      <c r="B5" s="249"/>
+      <c r="C5" s="250"/>
+      <c r="D5" s="250"/>
+      <c r="E5" s="250"/>
+      <c r="F5" s="251"/>
+      <c r="G5" s="252" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="255"/>
-[...1 lines deleted...]
-      <c r="J5" s="257"/>
+      <c r="H5" s="253"/>
+      <c r="I5" s="254"/>
+      <c r="J5" s="255"/>
     </row>
     <row r="6" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="258"/>
-[...4 lines deleted...]
-      <c r="G6" s="264" t="s">
+      <c r="B6" s="256"/>
+      <c r="C6" s="257"/>
+      <c r="D6" s="257"/>
+      <c r="E6" s="257"/>
+      <c r="F6" s="258"/>
+      <c r="G6" s="262" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="265"/>
-[...1 lines deleted...]
-      <c r="J6" s="267"/>
+      <c r="H6" s="263"/>
+      <c r="I6" s="264"/>
+      <c r="J6" s="265"/>
     </row>
     <row r="7" spans="1:20" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="261"/>
-[...4 lines deleted...]
-      <c r="G7" s="270" t="s">
+      <c r="B7" s="259"/>
+      <c r="C7" s="260"/>
+      <c r="D7" s="260"/>
+      <c r="E7" s="260"/>
+      <c r="F7" s="261"/>
+      <c r="G7" s="268" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="271"/>
-[...1 lines deleted...]
-      <c r="J7" s="269"/>
+      <c r="H7" s="269"/>
+      <c r="I7" s="266"/>
+      <c r="J7" s="267"/>
     </row>
     <row r="8" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="272"/>
-[...4 lines deleted...]
-      <c r="G8" s="254" t="s">
+      <c r="B8" s="270"/>
+      <c r="C8" s="270"/>
+      <c r="D8" s="270"/>
+      <c r="E8" s="270"/>
+      <c r="F8" s="271"/>
+      <c r="G8" s="252" t="s">
         <v>22</v>
       </c>
-      <c r="H8" s="255"/>
-[...1 lines deleted...]
-      <c r="J8" s="257"/>
+      <c r="H8" s="253"/>
+      <c r="I8" s="254"/>
+      <c r="J8" s="255"/>
     </row>
     <row r="9" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="277" t="s">
+      <c r="A9" s="275" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="278"/>
-[...4 lines deleted...]
-      <c r="G9" s="280" t="s">
+      <c r="B9" s="276"/>
+      <c r="C9" s="276"/>
+      <c r="D9" s="276"/>
+      <c r="E9" s="276"/>
+      <c r="F9" s="277"/>
+      <c r="G9" s="278" t="s">
         <v>19</v>
       </c>
-      <c r="H9" s="281"/>
-[...1 lines deleted...]
-      <c r="J9" s="282"/>
+      <c r="H9" s="279"/>
+      <c r="I9" s="279"/>
+      <c r="J9" s="280"/>
       <c r="M9" s="131"/>
       <c r="N9" s="131"/>
       <c r="O9" s="131"/>
       <c r="P9" s="131"/>
       <c r="Q9" s="131"/>
       <c r="R9" s="131"/>
       <c r="S9" s="131"/>
       <c r="T9" s="131"/>
     </row>
     <row r="10" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="283"/>
-[...8 lines deleted...]
-      <c r="J10" s="288"/>
+      <c r="A10" s="281"/>
+      <c r="B10" s="282"/>
+      <c r="C10" s="282"/>
+      <c r="D10" s="282"/>
+      <c r="E10" s="282"/>
+      <c r="F10" s="283"/>
+      <c r="G10" s="284"/>
+      <c r="H10" s="285"/>
+      <c r="I10" s="282"/>
+      <c r="J10" s="286"/>
       <c r="M10" s="132"/>
       <c r="N10" s="134"/>
       <c r="O10" s="135"/>
       <c r="P10" s="135"/>
       <c r="Q10" s="135"/>
       <c r="R10" s="135"/>
       <c r="S10" s="135"/>
       <c r="T10" s="135"/>
     </row>
     <row r="11" spans="1:20" s="21" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="289" t="s">
+      <c r="A11" s="287" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="290"/>
-[...4 lines deleted...]
-      <c r="G11" s="293" t="s">
+      <c r="B11" s="288"/>
+      <c r="C11" s="288"/>
+      <c r="D11" s="288"/>
+      <c r="E11" s="288"/>
+      <c r="F11" s="288"/>
+      <c r="G11" s="291" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="136" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="295"/>
+      <c r="I11" s="293"/>
       <c r="J11" s="30" t="s">
         <v>5</v>
       </c>
       <c r="M11" s="133"/>
       <c r="N11" s="133"/>
       <c r="O11" s="133"/>
       <c r="P11" s="133"/>
       <c r="Q11" s="133"/>
       <c r="R11" s="133"/>
       <c r="S11" s="133"/>
       <c r="T11" s="133"/>
     </row>
     <row r="12" spans="1:20" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="291"/>
-[...5 lines deleted...]
-      <c r="G12" s="294"/>
+      <c r="A12" s="289"/>
+      <c r="B12" s="290"/>
+      <c r="C12" s="290"/>
+      <c r="D12" s="290"/>
+      <c r="E12" s="290"/>
+      <c r="F12" s="290"/>
+      <c r="G12" s="292"/>
       <c r="H12" s="137" t="s">
         <v>33</v>
       </c>
-      <c r="I12" s="296"/>
+      <c r="I12" s="294"/>
       <c r="J12" s="31"/>
     </row>
     <row r="13" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="274"/>
-[...4 lines deleted...]
-      <c r="F13" s="276"/>
+      <c r="A13" s="272"/>
+      <c r="B13" s="273"/>
+      <c r="C13" s="273"/>
+      <c r="D13" s="273"/>
+      <c r="E13" s="273"/>
+      <c r="F13" s="274"/>
       <c r="G13" s="5"/>
-      <c r="H13" s="141" t="b">
-[...3 lines deleted...]
-      <c r="I13" s="296"/>
+      <c r="H13" s="141">
+        <f t="shared" ref="H13:H22" si="0">SUM(G13*1)</f>
+        <v>0</v>
+      </c>
+      <c r="I13" s="294"/>
       <c r="J13" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="297"/>
-[...4 lines deleted...]
-      <c r="F14" s="299"/>
+      <c r="A14" s="295"/>
+      <c r="B14" s="296"/>
+      <c r="C14" s="296"/>
+      <c r="D14" s="296"/>
+      <c r="E14" s="296"/>
+      <c r="F14" s="297"/>
       <c r="G14" s="6"/>
       <c r="H14" s="141">
-        <f t="shared" ref="H14:H22" si="0">SUM(G14*1)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I14" s="32"/>
       <c r="J14" s="35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="274"/>
-[...4 lines deleted...]
-      <c r="F15" s="276"/>
+      <c r="A15" s="272"/>
+      <c r="B15" s="273"/>
+      <c r="C15" s="273"/>
+      <c r="D15" s="273"/>
+      <c r="E15" s="273"/>
+      <c r="F15" s="274"/>
       <c r="G15" s="5"/>
       <c r="H15" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I15" s="32"/>
       <c r="J15" s="36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="300"/>
-[...4 lines deleted...]
-      <c r="F16" s="302"/>
+      <c r="A16" s="298"/>
+      <c r="B16" s="299"/>
+      <c r="C16" s="299"/>
+      <c r="D16" s="299"/>
+      <c r="E16" s="299"/>
+      <c r="F16" s="300"/>
       <c r="G16" s="4"/>
       <c r="H16" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I16" s="32"/>
       <c r="J16" s="38" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="274"/>
-[...4 lines deleted...]
-      <c r="F17" s="276"/>
+      <c r="A17" s="272"/>
+      <c r="B17" s="273"/>
+      <c r="C17" s="273"/>
+      <c r="D17" s="273"/>
+      <c r="E17" s="273"/>
+      <c r="F17" s="274"/>
       <c r="G17" s="5"/>
       <c r="H17" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I17" s="32"/>
       <c r="J17" s="39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="297"/>
-[...4 lines deleted...]
-      <c r="F18" s="299"/>
+      <c r="A18" s="295"/>
+      <c r="B18" s="296"/>
+      <c r="C18" s="296"/>
+      <c r="D18" s="296"/>
+      <c r="E18" s="296"/>
+      <c r="F18" s="297"/>
       <c r="G18" s="6"/>
       <c r="H18" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I18" s="32"/>
       <c r="J18" s="37"/>
     </row>
     <row r="19" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="274"/>
-[...4 lines deleted...]
-      <c r="F19" s="276"/>
+      <c r="A19" s="272"/>
+      <c r="B19" s="273"/>
+      <c r="C19" s="273"/>
+      <c r="D19" s="273"/>
+      <c r="E19" s="273"/>
+      <c r="F19" s="274"/>
       <c r="G19" s="5"/>
       <c r="H19" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I19" s="32"/>
       <c r="J19" s="37"/>
     </row>
     <row r="20" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="297"/>
-[...4 lines deleted...]
-      <c r="F20" s="299"/>
+      <c r="A20" s="295"/>
+      <c r="B20" s="296"/>
+      <c r="C20" s="296"/>
+      <c r="D20" s="296"/>
+      <c r="E20" s="296"/>
+      <c r="F20" s="297"/>
       <c r="G20" s="6"/>
       <c r="H20" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="32"/>
       <c r="J20" s="37"/>
     </row>
     <row r="21" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="274"/>
-[...4 lines deleted...]
-      <c r="F21" s="276"/>
+      <c r="A21" s="272"/>
+      <c r="B21" s="273"/>
+      <c r="C21" s="273"/>
+      <c r="D21" s="273"/>
+      <c r="E21" s="273"/>
+      <c r="F21" s="274"/>
       <c r="G21" s="5"/>
       <c r="H21" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I21" s="32"/>
       <c r="J21" s="40" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="303"/>
-[...4 lines deleted...]
-      <c r="F22" s="305"/>
+      <c r="A22" s="301"/>
+      <c r="B22" s="302"/>
+      <c r="C22" s="302"/>
+      <c r="D22" s="302"/>
+      <c r="E22" s="302"/>
+      <c r="F22" s="303"/>
       <c r="G22" s="33"/>
       <c r="H22" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="32"/>
       <c r="J22" s="41" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A23" s="306"/>
-[...6 lines deleted...]
-      <c r="H23" s="308">
+      <c r="A23" s="304"/>
+      <c r="B23" s="305"/>
+      <c r="C23" s="305"/>
+      <c r="D23" s="305"/>
+      <c r="E23" s="305"/>
+      <c r="F23" s="305"/>
+      <c r="G23" s="305"/>
+      <c r="H23" s="306">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="26"/>
       <c r="J23" s="28" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="310" t="s">
+      <c r="A24" s="308" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="311"/>
-[...5 lines deleted...]
-      <c r="H24" s="309"/>
+      <c r="B24" s="309"/>
+      <c r="C24" s="309"/>
+      <c r="D24" s="309"/>
+      <c r="E24" s="309"/>
+      <c r="F24" s="309"/>
+      <c r="G24" s="310"/>
+      <c r="H24" s="307"/>
       <c r="I24" s="26"/>
       <c r="J24" s="29"/>
     </row>
     <row r="25" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="322"/>
-[...8 lines deleted...]
-      <c r="J25" s="324"/>
+      <c r="A25" s="320"/>
+      <c r="B25" s="321"/>
+      <c r="C25" s="321"/>
+      <c r="D25" s="321"/>
+      <c r="E25" s="321"/>
+      <c r="F25" s="321"/>
+      <c r="G25" s="321"/>
+      <c r="H25" s="321"/>
+      <c r="I25" s="321"/>
+      <c r="J25" s="322"/>
     </row>
     <row r="26" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="325" t="s">
+      <c r="A26" s="323" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="326"/>
-[...4 lines deleted...]
-      <c r="G26" s="326"/>
+      <c r="B26" s="324"/>
+      <c r="C26" s="324"/>
+      <c r="D26" s="324"/>
+      <c r="E26" s="324"/>
+      <c r="F26" s="324"/>
+      <c r="G26" s="324"/>
       <c r="H26" s="34"/>
-      <c r="I26" s="327" t="s">
+      <c r="I26" s="325" t="s">
         <v>16</v>
       </c>
-      <c r="J26" s="328"/>
+      <c r="J26" s="326"/>
     </row>
     <row r="27" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="329" t="s">
+      <c r="A27" s="327" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="330"/>
-[...6 lines deleted...]
-      <c r="I27" s="333" t="s">
+      <c r="B27" s="328"/>
+      <c r="C27" s="328"/>
+      <c r="D27" s="328"/>
+      <c r="E27" s="328"/>
+      <c r="F27" s="328"/>
+      <c r="G27" s="328"/>
+      <c r="H27" s="328"/>
+      <c r="I27" s="331" t="s">
         <v>17</v>
       </c>
-      <c r="J27" s="328"/>
+      <c r="J27" s="326"/>
     </row>
     <row r="28" spans="1:10" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="331"/>
-[...7 lines deleted...]
-      <c r="I28" s="334" t="s">
+      <c r="A28" s="329"/>
+      <c r="B28" s="330"/>
+      <c r="C28" s="330"/>
+      <c r="D28" s="330"/>
+      <c r="E28" s="330"/>
+      <c r="F28" s="330"/>
+      <c r="G28" s="330"/>
+      <c r="H28" s="330"/>
+      <c r="I28" s="332" t="s">
         <v>18</v>
       </c>
-      <c r="J28" s="335"/>
+      <c r="J28" s="333"/>
     </row>
     <row r="29" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="313" t="s">
+      <c r="A29" s="311" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="314"/>
-[...7 lines deleted...]
-      <c r="J29" s="315"/>
+      <c r="B29" s="312"/>
+      <c r="C29" s="312"/>
+      <c r="D29" s="312"/>
+      <c r="E29" s="312"/>
+      <c r="F29" s="312"/>
+      <c r="G29" s="312"/>
+      <c r="H29" s="312"/>
+      <c r="I29" s="312"/>
+      <c r="J29" s="313"/>
     </row>
     <row r="30" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="316" t="s">
+      <c r="A30" s="314" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="317"/>
-[...7 lines deleted...]
-      <c r="J30" s="318"/>
+      <c r="B30" s="315"/>
+      <c r="C30" s="315"/>
+      <c r="D30" s="315"/>
+      <c r="E30" s="315"/>
+      <c r="F30" s="315"/>
+      <c r="G30" s="315"/>
+      <c r="H30" s="315"/>
+      <c r="I30" s="315"/>
+      <c r="J30" s="316"/>
     </row>
     <row r="31" spans="1:10" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="319" t="s">
+      <c r="A31" s="317" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="320"/>
-[...7 lines deleted...]
-      <c r="J31" s="321"/>
+      <c r="B31" s="318"/>
+      <c r="C31" s="318"/>
+      <c r="D31" s="318"/>
+      <c r="E31" s="318"/>
+      <c r="F31" s="318"/>
+      <c r="G31" s="318"/>
+      <c r="H31" s="318"/>
+      <c r="I31" s="318"/>
+      <c r="J31" s="319"/>
     </row>
     <row r="32" spans="1:10" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="33" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
     </row>
     <row r="34" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="13"/>
       <c r="B34" s="14"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
     </row>
     <row r="35" spans="1:10" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A35" s="13"/>
       <c r="B35" s="12"/>
       <c r="C35" s="12"/>
@@ -15999,573 +15993,1477 @@
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>1009650</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF71FC51-BA98-48D8-A1DF-37FF37196572}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T39"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A14" sqref="A14:F14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="26.42578125" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" customWidth="1"/>
+    <col min="3" max="3" width="2.140625" customWidth="1"/>
+    <col min="4" max="5" width="6.85546875" customWidth="1"/>
+    <col min="6" max="6" width="7.7109375" customWidth="1"/>
+    <col min="7" max="7" width="10" customWidth="1"/>
+    <col min="8" max="8" width="12.28515625" customWidth="1"/>
+    <col min="9" max="9" width="0.85546875" customWidth="1"/>
+    <col min="10" max="10" width="31.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="241" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="241"/>
+      <c r="C1" s="241"/>
+      <c r="D1" s="241"/>
+      <c r="E1" s="241"/>
+      <c r="F1" s="241"/>
+      <c r="G1" s="241"/>
+      <c r="H1" s="241"/>
+      <c r="I1" s="241"/>
+      <c r="J1" s="241"/>
+    </row>
+    <row r="2" spans="1:20" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="242" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="242"/>
+      <c r="C2" s="242"/>
+      <c r="D2" s="242"/>
+      <c r="E2" s="242"/>
+      <c r="F2" s="242"/>
+      <c r="G2" s="242"/>
+      <c r="H2" s="242"/>
+      <c r="I2" s="242"/>
+      <c r="J2" s="242"/>
+    </row>
+    <row r="3" spans="1:20" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="243" t="s">
+        <v>105</v>
+      </c>
+      <c r="B3" s="244"/>
+      <c r="C3" s="244"/>
+      <c r="D3" s="244"/>
+      <c r="E3" s="244"/>
+      <c r="F3" s="244"/>
+      <c r="G3" s="244"/>
+      <c r="H3" s="244"/>
+      <c r="I3" s="244"/>
+      <c r="J3" s="245"/>
+    </row>
+    <row r="4" spans="1:20" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="246" t="s">
+        <v>104</v>
+      </c>
+      <c r="B4" s="247"/>
+      <c r="C4" s="247"/>
+      <c r="D4" s="247"/>
+      <c r="E4" s="247"/>
+      <c r="F4" s="247"/>
+      <c r="G4" s="247"/>
+      <c r="H4" s="247"/>
+      <c r="I4" s="247"/>
+      <c r="J4" s="248"/>
+    </row>
+    <row r="5" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="249"/>
+      <c r="C5" s="250"/>
+      <c r="D5" s="250"/>
+      <c r="E5" s="250"/>
+      <c r="F5" s="251"/>
+      <c r="G5" s="252" t="s">
+        <v>2</v>
+      </c>
+      <c r="H5" s="253"/>
+      <c r="I5" s="254"/>
+      <c r="J5" s="255"/>
+    </row>
+    <row r="6" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="256"/>
+      <c r="C6" s="257"/>
+      <c r="D6" s="257"/>
+      <c r="E6" s="257"/>
+      <c r="F6" s="258"/>
+      <c r="G6" s="262" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" s="263"/>
+      <c r="I6" s="264"/>
+      <c r="J6" s="265"/>
+    </row>
+    <row r="7" spans="1:20" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="259"/>
+      <c r="C7" s="260"/>
+      <c r="D7" s="260"/>
+      <c r="E7" s="260"/>
+      <c r="F7" s="261"/>
+      <c r="G7" s="268" t="s">
+        <v>11</v>
+      </c>
+      <c r="H7" s="269"/>
+      <c r="I7" s="266"/>
+      <c r="J7" s="267"/>
+    </row>
+    <row r="8" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="270"/>
+      <c r="C8" s="270"/>
+      <c r="D8" s="270"/>
+      <c r="E8" s="270"/>
+      <c r="F8" s="271"/>
+      <c r="G8" s="252" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" s="253"/>
+      <c r="I8" s="254"/>
+      <c r="J8" s="255"/>
+    </row>
+    <row r="9" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="275" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="276"/>
+      <c r="C9" s="276"/>
+      <c r="D9" s="276"/>
+      <c r="E9" s="276"/>
+      <c r="F9" s="277"/>
+      <c r="G9" s="278" t="s">
+        <v>19</v>
+      </c>
+      <c r="H9" s="279"/>
+      <c r="I9" s="279"/>
+      <c r="J9" s="280"/>
+      <c r="M9" s="131"/>
+      <c r="N9" s="131"/>
+      <c r="O9" s="131"/>
+      <c r="P9" s="131"/>
+      <c r="Q9" s="131"/>
+      <c r="R9" s="131"/>
+      <c r="S9" s="131"/>
+      <c r="T9" s="131"/>
+    </row>
+    <row r="10" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="281"/>
+      <c r="B10" s="282"/>
+      <c r="C10" s="282"/>
+      <c r="D10" s="282"/>
+      <c r="E10" s="282"/>
+      <c r="F10" s="283"/>
+      <c r="G10" s="284"/>
+      <c r="H10" s="285"/>
+      <c r="I10" s="282"/>
+      <c r="J10" s="286"/>
+      <c r="M10" s="132"/>
+      <c r="N10" s="134"/>
+      <c r="O10" s="135"/>
+      <c r="P10" s="135"/>
+      <c r="Q10" s="135"/>
+      <c r="R10" s="135"/>
+      <c r="S10" s="135"/>
+      <c r="T10" s="135"/>
+    </row>
+    <row r="11" spans="1:20" s="21" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="287" t="s">
+        <v>66</v>
+      </c>
+      <c r="B11" s="288"/>
+      <c r="C11" s="288"/>
+      <c r="D11" s="288"/>
+      <c r="E11" s="288"/>
+      <c r="F11" s="288"/>
+      <c r="G11" s="291" t="s">
+        <v>4</v>
+      </c>
+      <c r="H11" s="136" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="293"/>
+      <c r="J11" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="M11" s="133"/>
+      <c r="N11" s="133"/>
+      <c r="O11" s="133"/>
+      <c r="P11" s="133"/>
+      <c r="Q11" s="133"/>
+      <c r="R11" s="133"/>
+      <c r="S11" s="133"/>
+      <c r="T11" s="133"/>
+    </row>
+    <row r="12" spans="1:20" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="289"/>
+      <c r="B12" s="290"/>
+      <c r="C12" s="290"/>
+      <c r="D12" s="290"/>
+      <c r="E12" s="290"/>
+      <c r="F12" s="290"/>
+      <c r="G12" s="292"/>
+      <c r="H12" s="137" t="s">
+        <v>33</v>
+      </c>
+      <c r="I12" s="294"/>
+      <c r="J12" s="31"/>
+    </row>
+    <row r="13" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="272"/>
+      <c r="B13" s="273"/>
+      <c r="C13" s="273"/>
+      <c r="D13" s="273"/>
+      <c r="E13" s="273"/>
+      <c r="F13" s="274"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="141">
+        <f t="shared" ref="H13:H22" si="0">SUM(G13*1)</f>
+        <v>0</v>
+      </c>
+      <c r="I13" s="294"/>
+      <c r="J13" s="27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="295"/>
+      <c r="B14" s="296"/>
+      <c r="C14" s="296"/>
+      <c r="D14" s="296"/>
+      <c r="E14" s="296"/>
+      <c r="F14" s="297"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="141">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I14" s="32"/>
+      <c r="J14" s="35" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="272"/>
+      <c r="B15" s="273"/>
+      <c r="C15" s="273"/>
+      <c r="D15" s="273"/>
+      <c r="E15" s="273"/>
+      <c r="F15" s="274"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="141">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I15" s="32"/>
+      <c r="J15" s="36" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="298"/>
+      <c r="B16" s="299"/>
+      <c r="C16" s="299"/>
+      <c r="D16" s="299"/>
+      <c r="E16" s="299"/>
+      <c r="F16" s="300"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="141">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I16" s="32"/>
+      <c r="J16" s="38" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="272"/>
+      <c r="B17" s="273"/>
+      <c r="C17" s="273"/>
+      <c r="D17" s="273"/>
+      <c r="E17" s="273"/>
+      <c r="F17" s="274"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="141">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I17" s="32"/>
+      <c r="J17" s="39" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="295"/>
+      <c r="B18" s="296"/>
+      <c r="C18" s="296"/>
+      <c r="D18" s="296"/>
+      <c r="E18" s="296"/>
+      <c r="F18" s="297"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="141">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I18" s="32"/>
+      <c r="J18" s="37"/>
+    </row>
+    <row r="19" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="272"/>
+      <c r="B19" s="273"/>
+      <c r="C19" s="273"/>
+      <c r="D19" s="273"/>
+      <c r="E19" s="273"/>
+      <c r="F19" s="274"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="141">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I19" s="32"/>
+      <c r="J19" s="37"/>
+    </row>
+    <row r="20" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="295"/>
+      <c r="B20" s="296"/>
+      <c r="C20" s="296"/>
+      <c r="D20" s="296"/>
+      <c r="E20" s="296"/>
+      <c r="F20" s="297"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="141">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I20" s="32"/>
+      <c r="J20" s="37"/>
+    </row>
+    <row r="21" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="272"/>
+      <c r="B21" s="273"/>
+      <c r="C21" s="273"/>
+      <c r="D21" s="273"/>
+      <c r="E21" s="273"/>
+      <c r="F21" s="274"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="141">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I21" s="32"/>
+      <c r="J21" s="40" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="301"/>
+      <c r="B22" s="302"/>
+      <c r="C22" s="302"/>
+      <c r="D22" s="302"/>
+      <c r="E22" s="302"/>
+      <c r="F22" s="303"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="141">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I22" s="32"/>
+      <c r="J22" s="41" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A23" s="304"/>
+      <c r="B23" s="305"/>
+      <c r="C23" s="305"/>
+      <c r="D23" s="305"/>
+      <c r="E23" s="305"/>
+      <c r="F23" s="305"/>
+      <c r="G23" s="305"/>
+      <c r="H23" s="306">
+        <f>SUM(H13:H22)</f>
+        <v>0</v>
+      </c>
+      <c r="I23" s="26"/>
+      <c r="J23" s="28" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="308" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="309"/>
+      <c r="C24" s="309"/>
+      <c r="D24" s="309"/>
+      <c r="E24" s="309"/>
+      <c r="F24" s="309"/>
+      <c r="G24" s="310"/>
+      <c r="H24" s="307"/>
+      <c r="I24" s="26"/>
+      <c r="J24" s="29"/>
+    </row>
+    <row r="25" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="320"/>
+      <c r="B25" s="321"/>
+      <c r="C25" s="321"/>
+      <c r="D25" s="321"/>
+      <c r="E25" s="321"/>
+      <c r="F25" s="321"/>
+      <c r="G25" s="321"/>
+      <c r="H25" s="321"/>
+      <c r="I25" s="321"/>
+      <c r="J25" s="322"/>
+    </row>
+    <row r="26" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="323" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" s="324"/>
+      <c r="C26" s="324"/>
+      <c r="D26" s="324"/>
+      <c r="E26" s="324"/>
+      <c r="F26" s="324"/>
+      <c r="G26" s="324"/>
+      <c r="H26" s="34"/>
+      <c r="I26" s="325" t="s">
+        <v>16</v>
+      </c>
+      <c r="J26" s="326"/>
+    </row>
+    <row r="27" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="327" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="328"/>
+      <c r="C27" s="328"/>
+      <c r="D27" s="328"/>
+      <c r="E27" s="328"/>
+      <c r="F27" s="328"/>
+      <c r="G27" s="328"/>
+      <c r="H27" s="328"/>
+      <c r="I27" s="331" t="s">
+        <v>17</v>
+      </c>
+      <c r="J27" s="326"/>
+    </row>
+    <row r="28" spans="1:10" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="329"/>
+      <c r="B28" s="330"/>
+      <c r="C28" s="330"/>
+      <c r="D28" s="330"/>
+      <c r="E28" s="330"/>
+      <c r="F28" s="330"/>
+      <c r="G28" s="330"/>
+      <c r="H28" s="330"/>
+      <c r="I28" s="332" t="s">
+        <v>18</v>
+      </c>
+      <c r="J28" s="333"/>
+    </row>
+    <row r="29" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="311" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="312"/>
+      <c r="C29" s="312"/>
+      <c r="D29" s="312"/>
+      <c r="E29" s="312"/>
+      <c r="F29" s="312"/>
+      <c r="G29" s="312"/>
+      <c r="H29" s="312"/>
+      <c r="I29" s="312"/>
+      <c r="J29" s="313"/>
+    </row>
+    <row r="30" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="314" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" s="315"/>
+      <c r="C30" s="315"/>
+      <c r="D30" s="315"/>
+      <c r="E30" s="315"/>
+      <c r="F30" s="315"/>
+      <c r="G30" s="315"/>
+      <c r="H30" s="315"/>
+      <c r="I30" s="315"/>
+      <c r="J30" s="316"/>
+    </row>
+    <row r="31" spans="1:10" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="317" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="318"/>
+      <c r="C31" s="318"/>
+      <c r="D31" s="318"/>
+      <c r="E31" s="318"/>
+      <c r="F31" s="318"/>
+      <c r="G31" s="318"/>
+      <c r="H31" s="318"/>
+      <c r="I31" s="318"/>
+      <c r="J31" s="319"/>
+    </row>
+    <row r="32" spans="1:10" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="33" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1"/>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1"/>
+      <c r="G33" s="1"/>
+      <c r="H33" s="1"/>
+      <c r="I33" s="1"/>
+      <c r="J33" s="1"/>
+    </row>
+    <row r="34" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="13"/>
+      <c r="B34" s="14"/>
+      <c r="C34" s="15"/>
+      <c r="D34" s="15"/>
+      <c r="E34" s="15"/>
+    </row>
+    <row r="35" spans="1:10" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A35" s="13"/>
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="3"/>
+      <c r="I35" s="3"/>
+      <c r="J35" s="2"/>
+    </row>
+    <row r="36" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A36" s="18"/>
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+    </row>
+    <row r="37" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A37" s="19"/>
+      <c r="B37" s="19"/>
+      <c r="C37" s="20"/>
+      <c r="D37" s="10"/>
+      <c r="E37" s="10"/>
+      <c r="F37" s="10"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="11"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="11"/>
+    </row>
+    <row r="38" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A38" s="16"/>
+      <c r="B38" s="16"/>
+      <c r="C38" s="17"/>
+      <c r="D38" s="9"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="8"/>
+    </row>
+    <row r="39" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A39" s="16"/>
+      <c r="B39" s="16"/>
+      <c r="C39" s="17"/>
+      <c r="D39" s="9"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" selectLockedCells="1"/>
+  <mergeCells count="43">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A4:J4"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="B6:F7"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="I6:J7"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="B8:F8"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="G9:J9"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="G10:J10"/>
+    <mergeCell ref="A11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="I11:I13"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A14:F14"/>
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A18:F18"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A23:G23"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="A24:G24"/>
+    <mergeCell ref="A29:J29"/>
+    <mergeCell ref="A30:J30"/>
+    <mergeCell ref="A31:J31"/>
+    <mergeCell ref="A25:J25"/>
+    <mergeCell ref="A26:G26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="A27:H28"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="I28:J28"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A30" r:id="rId1" xr:uid="{3B94D29D-4E12-4BE1-9836-3A045C5A701B}"/>
+    <hyperlink ref="A30:J30" r:id="rId2" display="https://www.paypal.com/us/fundraiser/charity/2028730 " xr:uid="{4E4AF38E-FD41-4067-9F21-15F572A8FCC7}"/>
+    <hyperlink ref="J17" r:id="rId3" xr:uid="{3A2D9606-D760-4BF0-AF4F-17D9DEC09A30}"/>
+  </hyperlinks>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.25" header="0" footer="0"/>
+  <pageSetup scale="91" orientation="portrait" r:id="rId4"/>
+  <drawing r:id="rId5"/>
+  <legacyDrawing r:id="rId6"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="45057" r:id="rId7" name="Group Box 1">
+              <controlPr defaultSize="0" autoFill="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>2076450</xdr:colOff>
+                    <xdr:row>22</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="45058" r:id="rId8" name="Option Button 2">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>76200</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>1019175</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>266700</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="45059" r:id="rId9" name="Option Button 3">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:row>25</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>1009650</xdr:colOff>
+                    <xdr:row>25</xdr:row>
+                    <xdr:rowOff>266700</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="45060" r:id="rId10" name="Option Button 4">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>285750</xdr:colOff>
+                    <xdr:row>26</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>990600</xdr:colOff>
+                    <xdr:row>26</xdr:row>
+                    <xdr:rowOff>257175</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="45061" r:id="rId11" name="Option Button 5">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:row>20</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>1009650</xdr:colOff>
+                    <xdr:row>20</xdr:row>
+                    <xdr:rowOff>257175</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="45062" r:id="rId12" name="Option Button 6">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>76200</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>1019175</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>266700</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="45063" r:id="rId13" name="Option Button 7">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:row>20</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>1009650</xdr:colOff>
+                    <xdr:row>20</xdr:row>
+                    <xdr:rowOff>257175</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="45064" r:id="rId14" name="Option Button 8">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>76200</xdr:colOff>
+                    <xdr:row>13</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>285750</xdr:colOff>
+                    <xdr:row>13</xdr:row>
+                    <xdr:rowOff>285750</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="45065" r:id="rId15" name="Option Button 9">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>76200</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>1019175</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>266700</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="45066" r:id="rId16" name="Option Button 10">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:row>15</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>295275</xdr:colOff>
+                    <xdr:row>16</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="45067" r:id="rId17" name="Option Button 11">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:row>20</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>1009650</xdr:colOff>
+                    <xdr:row>20</xdr:row>
+                    <xdr:rowOff>257175</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{338C2D43-0E67-442C-9BE4-AA4104DE71FF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T39"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A30" sqref="A30:J30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="5" width="6.85546875" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" customWidth="1"/>
     <col min="9" max="9" width="0.85546875" customWidth="1"/>
     <col min="10" max="10" width="31.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="243" t="s">
+      <c r="A1" s="241" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="243"/>
-[...7 lines deleted...]
-      <c r="J1" s="243"/>
+      <c r="B1" s="241"/>
+      <c r="C1" s="241"/>
+      <c r="D1" s="241"/>
+      <c r="E1" s="241"/>
+      <c r="F1" s="241"/>
+      <c r="G1" s="241"/>
+      <c r="H1" s="241"/>
+      <c r="I1" s="241"/>
+      <c r="J1" s="241"/>
     </row>
     <row r="2" spans="1:20" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="244" t="s">
+      <c r="A2" s="242" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="244"/>
-[...7 lines deleted...]
-      <c r="J2" s="244"/>
+      <c r="B2" s="242"/>
+      <c r="C2" s="242"/>
+      <c r="D2" s="242"/>
+      <c r="E2" s="242"/>
+      <c r="F2" s="242"/>
+      <c r="G2" s="242"/>
+      <c r="H2" s="242"/>
+      <c r="I2" s="242"/>
+      <c r="J2" s="242"/>
     </row>
     <row r="3" spans="1:20" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="245" t="s">
+      <c r="A3" s="243" t="s">
         <v>67</v>
       </c>
-      <c r="B3" s="246"/>
-[...7 lines deleted...]
-      <c r="J3" s="247"/>
+      <c r="B3" s="244"/>
+      <c r="C3" s="244"/>
+      <c r="D3" s="244"/>
+      <c r="E3" s="244"/>
+      <c r="F3" s="244"/>
+      <c r="G3" s="244"/>
+      <c r="H3" s="244"/>
+      <c r="I3" s="244"/>
+      <c r="J3" s="245"/>
     </row>
     <row r="4" spans="1:20" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="248" t="s">
+      <c r="A4" s="246" t="s">
         <v>88</v>
       </c>
-      <c r="B4" s="249"/>
-[...7 lines deleted...]
-      <c r="J4" s="250"/>
+      <c r="B4" s="247"/>
+      <c r="C4" s="247"/>
+      <c r="D4" s="247"/>
+      <c r="E4" s="247"/>
+      <c r="F4" s="247"/>
+      <c r="G4" s="247"/>
+      <c r="H4" s="247"/>
+      <c r="I4" s="247"/>
+      <c r="J4" s="248"/>
     </row>
     <row r="5" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="251"/>
-[...4 lines deleted...]
-      <c r="G5" s="254" t="s">
+      <c r="B5" s="249"/>
+      <c r="C5" s="250"/>
+      <c r="D5" s="250"/>
+      <c r="E5" s="250"/>
+      <c r="F5" s="251"/>
+      <c r="G5" s="252" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="255"/>
-[...1 lines deleted...]
-      <c r="J5" s="257"/>
+      <c r="H5" s="253"/>
+      <c r="I5" s="254"/>
+      <c r="J5" s="255"/>
     </row>
     <row r="6" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="258"/>
-[...4 lines deleted...]
-      <c r="G6" s="264" t="s">
+      <c r="B6" s="256"/>
+      <c r="C6" s="257"/>
+      <c r="D6" s="257"/>
+      <c r="E6" s="257"/>
+      <c r="F6" s="258"/>
+      <c r="G6" s="262" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="265"/>
-[...1 lines deleted...]
-      <c r="J6" s="267"/>
+      <c r="H6" s="263"/>
+      <c r="I6" s="264"/>
+      <c r="J6" s="265"/>
     </row>
     <row r="7" spans="1:20" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="261"/>
-[...4 lines deleted...]
-      <c r="G7" s="270" t="s">
+      <c r="B7" s="259"/>
+      <c r="C7" s="260"/>
+      <c r="D7" s="260"/>
+      <c r="E7" s="260"/>
+      <c r="F7" s="261"/>
+      <c r="G7" s="268" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="271"/>
-[...1 lines deleted...]
-      <c r="J7" s="269"/>
+      <c r="H7" s="269"/>
+      <c r="I7" s="266"/>
+      <c r="J7" s="267"/>
     </row>
     <row r="8" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="272"/>
-[...4 lines deleted...]
-      <c r="G8" s="254" t="s">
+      <c r="B8" s="270"/>
+      <c r="C8" s="270"/>
+      <c r="D8" s="270"/>
+      <c r="E8" s="270"/>
+      <c r="F8" s="271"/>
+      <c r="G8" s="252" t="s">
         <v>22</v>
       </c>
-      <c r="H8" s="255"/>
-[...1 lines deleted...]
-      <c r="J8" s="257"/>
+      <c r="H8" s="253"/>
+      <c r="I8" s="254"/>
+      <c r="J8" s="255"/>
     </row>
     <row r="9" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="277" t="s">
+      <c r="A9" s="275" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="278"/>
-[...4 lines deleted...]
-      <c r="G9" s="280" t="s">
+      <c r="B9" s="276"/>
+      <c r="C9" s="276"/>
+      <c r="D9" s="276"/>
+      <c r="E9" s="276"/>
+      <c r="F9" s="277"/>
+      <c r="G9" s="278" t="s">
         <v>19</v>
       </c>
-      <c r="H9" s="281"/>
-[...1 lines deleted...]
-      <c r="J9" s="282"/>
+      <c r="H9" s="279"/>
+      <c r="I9" s="279"/>
+      <c r="J9" s="280"/>
       <c r="M9" s="131"/>
       <c r="N9" s="131"/>
       <c r="O9" s="131"/>
       <c r="P9" s="131"/>
       <c r="Q9" s="131"/>
       <c r="R9" s="131"/>
       <c r="S9" s="131"/>
       <c r="T9" s="131"/>
     </row>
     <row r="10" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="283"/>
-[...8 lines deleted...]
-      <c r="J10" s="288"/>
+      <c r="A10" s="281"/>
+      <c r="B10" s="282"/>
+      <c r="C10" s="282"/>
+      <c r="D10" s="282"/>
+      <c r="E10" s="282"/>
+      <c r="F10" s="283"/>
+      <c r="G10" s="284"/>
+      <c r="H10" s="285"/>
+      <c r="I10" s="282"/>
+      <c r="J10" s="286"/>
       <c r="M10" s="132"/>
       <c r="N10" s="134"/>
       <c r="O10" s="135"/>
       <c r="P10" s="135"/>
       <c r="Q10" s="135"/>
       <c r="R10" s="135"/>
       <c r="S10" s="135"/>
       <c r="T10" s="135"/>
     </row>
     <row r="11" spans="1:20" s="21" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="289" t="s">
+      <c r="A11" s="287" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="290"/>
-[...4 lines deleted...]
-      <c r="G11" s="293" t="s">
+      <c r="B11" s="288"/>
+      <c r="C11" s="288"/>
+      <c r="D11" s="288"/>
+      <c r="E11" s="288"/>
+      <c r="F11" s="288"/>
+      <c r="G11" s="291" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="136" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="295"/>
+      <c r="I11" s="293"/>
       <c r="J11" s="30" t="s">
         <v>5</v>
       </c>
       <c r="M11" s="133"/>
       <c r="N11" s="133"/>
       <c r="O11" s="133"/>
       <c r="P11" s="133"/>
       <c r="Q11" s="133"/>
       <c r="R11" s="133"/>
       <c r="S11" s="133"/>
       <c r="T11" s="133"/>
     </row>
     <row r="12" spans="1:20" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="291"/>
-[...5 lines deleted...]
-      <c r="G12" s="294"/>
+      <c r="A12" s="289"/>
+      <c r="B12" s="290"/>
+      <c r="C12" s="290"/>
+      <c r="D12" s="290"/>
+      <c r="E12" s="290"/>
+      <c r="F12" s="290"/>
+      <c r="G12" s="292"/>
       <c r="H12" s="137" t="s">
         <v>33</v>
       </c>
-      <c r="I12" s="296"/>
+      <c r="I12" s="294"/>
       <c r="J12" s="31"/>
     </row>
     <row r="13" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="274"/>
-[...4 lines deleted...]
-      <c r="F13" s="276"/>
+      <c r="A13" s="272"/>
+      <c r="B13" s="273"/>
+      <c r="C13" s="273"/>
+      <c r="D13" s="273"/>
+      <c r="E13" s="273"/>
+      <c r="F13" s="274"/>
       <c r="G13" s="5"/>
       <c r="H13" s="141">
         <f>SUM(G13*1)</f>
         <v>0</v>
       </c>
-      <c r="I13" s="296"/>
+      <c r="I13" s="294"/>
       <c r="J13" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="297"/>
-[...4 lines deleted...]
-      <c r="F14" s="299"/>
+      <c r="A14" s="295"/>
+      <c r="B14" s="296"/>
+      <c r="C14" s="296"/>
+      <c r="D14" s="296"/>
+      <c r="E14" s="296"/>
+      <c r="F14" s="297"/>
       <c r="G14" s="6"/>
       <c r="H14" s="141">
         <f t="shared" ref="H14:H22" si="0">SUM(G14*1)</f>
         <v>0</v>
       </c>
       <c r="I14" s="32"/>
       <c r="J14" s="35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="274"/>
-[...4 lines deleted...]
-      <c r="F15" s="276"/>
+      <c r="A15" s="272"/>
+      <c r="B15" s="273"/>
+      <c r="C15" s="273"/>
+      <c r="D15" s="273"/>
+      <c r="E15" s="273"/>
+      <c r="F15" s="274"/>
       <c r="G15" s="5"/>
       <c r="H15" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I15" s="32"/>
       <c r="J15" s="36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="300"/>
-[...4 lines deleted...]
-      <c r="F16" s="302"/>
+      <c r="A16" s="298"/>
+      <c r="B16" s="299"/>
+      <c r="C16" s="299"/>
+      <c r="D16" s="299"/>
+      <c r="E16" s="299"/>
+      <c r="F16" s="300"/>
       <c r="G16" s="4"/>
       <c r="H16" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I16" s="32"/>
       <c r="J16" s="38" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="274"/>
-[...4 lines deleted...]
-      <c r="F17" s="276"/>
+      <c r="A17" s="272"/>
+      <c r="B17" s="273"/>
+      <c r="C17" s="273"/>
+      <c r="D17" s="273"/>
+      <c r="E17" s="273"/>
+      <c r="F17" s="274"/>
       <c r="G17" s="5"/>
       <c r="H17" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I17" s="32"/>
       <c r="J17" s="39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="297"/>
-[...4 lines deleted...]
-      <c r="F18" s="299"/>
+      <c r="A18" s="295"/>
+      <c r="B18" s="296"/>
+      <c r="C18" s="296"/>
+      <c r="D18" s="296"/>
+      <c r="E18" s="296"/>
+      <c r="F18" s="297"/>
       <c r="G18" s="6"/>
       <c r="H18" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I18" s="32"/>
       <c r="J18" s="37"/>
     </row>
     <row r="19" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="274"/>
-[...4 lines deleted...]
-      <c r="F19" s="276"/>
+      <c r="A19" s="272"/>
+      <c r="B19" s="273"/>
+      <c r="C19" s="273"/>
+      <c r="D19" s="273"/>
+      <c r="E19" s="273"/>
+      <c r="F19" s="274"/>
       <c r="G19" s="5"/>
       <c r="H19" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I19" s="32"/>
       <c r="J19" s="37"/>
     </row>
     <row r="20" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="297"/>
-[...4 lines deleted...]
-      <c r="F20" s="299"/>
+      <c r="A20" s="295"/>
+      <c r="B20" s="296"/>
+      <c r="C20" s="296"/>
+      <c r="D20" s="296"/>
+      <c r="E20" s="296"/>
+      <c r="F20" s="297"/>
       <c r="G20" s="6"/>
       <c r="H20" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="32"/>
       <c r="J20" s="37"/>
     </row>
     <row r="21" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="274"/>
-[...4 lines deleted...]
-      <c r="F21" s="276"/>
+      <c r="A21" s="272"/>
+      <c r="B21" s="273"/>
+      <c r="C21" s="273"/>
+      <c r="D21" s="273"/>
+      <c r="E21" s="273"/>
+      <c r="F21" s="274"/>
       <c r="G21" s="5"/>
       <c r="H21" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I21" s="32"/>
       <c r="J21" s="40" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="303"/>
-[...4 lines deleted...]
-      <c r="F22" s="305"/>
+      <c r="A22" s="301"/>
+      <c r="B22" s="302"/>
+      <c r="C22" s="302"/>
+      <c r="D22" s="302"/>
+      <c r="E22" s="302"/>
+      <c r="F22" s="303"/>
       <c r="G22" s="33"/>
       <c r="H22" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="32"/>
       <c r="J22" s="41" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A23" s="306"/>
-[...6 lines deleted...]
-      <c r="H23" s="308">
+      <c r="A23" s="304"/>
+      <c r="B23" s="305"/>
+      <c r="C23" s="305"/>
+      <c r="D23" s="305"/>
+      <c r="E23" s="305"/>
+      <c r="F23" s="305"/>
+      <c r="G23" s="305"/>
+      <c r="H23" s="306">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="26"/>
       <c r="J23" s="28" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="310" t="s">
+      <c r="A24" s="308" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="311"/>
-[...5 lines deleted...]
-      <c r="H24" s="309"/>
+      <c r="B24" s="309"/>
+      <c r="C24" s="309"/>
+      <c r="D24" s="309"/>
+      <c r="E24" s="309"/>
+      <c r="F24" s="309"/>
+      <c r="G24" s="310"/>
+      <c r="H24" s="307"/>
       <c r="I24" s="26"/>
       <c r="J24" s="29"/>
     </row>
     <row r="25" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="322"/>
-[...8 lines deleted...]
-      <c r="J25" s="324"/>
+      <c r="A25" s="320"/>
+      <c r="B25" s="321"/>
+      <c r="C25" s="321"/>
+      <c r="D25" s="321"/>
+      <c r="E25" s="321"/>
+      <c r="F25" s="321"/>
+      <c r="G25" s="321"/>
+      <c r="H25" s="321"/>
+      <c r="I25" s="321"/>
+      <c r="J25" s="322"/>
     </row>
     <row r="26" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="325" t="s">
+      <c r="A26" s="323" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="326"/>
-[...4 lines deleted...]
-      <c r="G26" s="326"/>
+      <c r="B26" s="324"/>
+      <c r="C26" s="324"/>
+      <c r="D26" s="324"/>
+      <c r="E26" s="324"/>
+      <c r="F26" s="324"/>
+      <c r="G26" s="324"/>
       <c r="H26" s="34"/>
-      <c r="I26" s="327" t="s">
+      <c r="I26" s="325" t="s">
         <v>16</v>
       </c>
-      <c r="J26" s="328"/>
+      <c r="J26" s="326"/>
     </row>
     <row r="27" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="329" t="s">
+      <c r="A27" s="327" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="330"/>
-[...6 lines deleted...]
-      <c r="I27" s="333" t="s">
+      <c r="B27" s="328"/>
+      <c r="C27" s="328"/>
+      <c r="D27" s="328"/>
+      <c r="E27" s="328"/>
+      <c r="F27" s="328"/>
+      <c r="G27" s="328"/>
+      <c r="H27" s="328"/>
+      <c r="I27" s="331" t="s">
         <v>17</v>
       </c>
-      <c r="J27" s="328"/>
+      <c r="J27" s="326"/>
     </row>
     <row r="28" spans="1:10" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="331"/>
-[...7 lines deleted...]
-      <c r="I28" s="334" t="s">
+      <c r="A28" s="329"/>
+      <c r="B28" s="330"/>
+      <c r="C28" s="330"/>
+      <c r="D28" s="330"/>
+      <c r="E28" s="330"/>
+      <c r="F28" s="330"/>
+      <c r="G28" s="330"/>
+      <c r="H28" s="330"/>
+      <c r="I28" s="332" t="s">
         <v>18</v>
       </c>
-      <c r="J28" s="335"/>
+      <c r="J28" s="333"/>
     </row>
     <row r="29" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="313" t="s">
+      <c r="A29" s="311" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="314"/>
-[...7 lines deleted...]
-      <c r="J29" s="315"/>
+      <c r="B29" s="312"/>
+      <c r="C29" s="312"/>
+      <c r="D29" s="312"/>
+      <c r="E29" s="312"/>
+      <c r="F29" s="312"/>
+      <c r="G29" s="312"/>
+      <c r="H29" s="312"/>
+      <c r="I29" s="312"/>
+      <c r="J29" s="313"/>
     </row>
     <row r="30" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="316" t="s">
+      <c r="A30" s="314" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="317"/>
-[...7 lines deleted...]
-      <c r="J30" s="318"/>
+      <c r="B30" s="315"/>
+      <c r="C30" s="315"/>
+      <c r="D30" s="315"/>
+      <c r="E30" s="315"/>
+      <c r="F30" s="315"/>
+      <c r="G30" s="315"/>
+      <c r="H30" s="315"/>
+      <c r="I30" s="315"/>
+      <c r="J30" s="316"/>
     </row>
     <row r="31" spans="1:10" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="319" t="s">
+      <c r="A31" s="317" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="320"/>
-[...7 lines deleted...]
-      <c r="J31" s="321"/>
+      <c r="B31" s="318"/>
+      <c r="C31" s="318"/>
+      <c r="D31" s="318"/>
+      <c r="E31" s="318"/>
+      <c r="F31" s="318"/>
+      <c r="G31" s="318"/>
+      <c r="H31" s="318"/>
+      <c r="I31" s="318"/>
+      <c r="J31" s="319"/>
     </row>
     <row r="32" spans="1:10" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="33" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
     </row>
     <row r="34" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="13"/>
       <c r="B34" s="14"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
     </row>
     <row r="35" spans="1:10" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A35" s="13"/>
       <c r="B35" s="12"/>
       <c r="C35" s="12"/>
@@ -16902,1478 +17800,574 @@
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>1009650</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-[...902 lines deleted...]
-
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EEDD6170-07E6-480F-8F0A-47D67F7E8979}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T39"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A30" sqref="A30:J30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="5" width="6.85546875" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" customWidth="1"/>
     <col min="9" max="9" width="0.85546875" customWidth="1"/>
     <col min="10" max="10" width="31.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="243" t="s">
+      <c r="A1" s="241" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="243"/>
-[...7 lines deleted...]
-      <c r="J1" s="243"/>
+      <c r="B1" s="241"/>
+      <c r="C1" s="241"/>
+      <c r="D1" s="241"/>
+      <c r="E1" s="241"/>
+      <c r="F1" s="241"/>
+      <c r="G1" s="241"/>
+      <c r="H1" s="241"/>
+      <c r="I1" s="241"/>
+      <c r="J1" s="241"/>
     </row>
     <row r="2" spans="1:20" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="244" t="s">
+      <c r="A2" s="242" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="244"/>
-[...7 lines deleted...]
-      <c r="J2" s="244"/>
+      <c r="B2" s="242"/>
+      <c r="C2" s="242"/>
+      <c r="D2" s="242"/>
+      <c r="E2" s="242"/>
+      <c r="F2" s="242"/>
+      <c r="G2" s="242"/>
+      <c r="H2" s="242"/>
+      <c r="I2" s="242"/>
+      <c r="J2" s="242"/>
     </row>
     <row r="3" spans="1:20" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="245" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="247"/>
+      <c r="A3" s="243" t="s">
+        <v>90</v>
+      </c>
+      <c r="B3" s="244"/>
+      <c r="C3" s="244"/>
+      <c r="D3" s="244"/>
+      <c r="E3" s="244"/>
+      <c r="F3" s="244"/>
+      <c r="G3" s="244"/>
+      <c r="H3" s="244"/>
+      <c r="I3" s="244"/>
+      <c r="J3" s="245"/>
     </row>
     <row r="4" spans="1:20" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="248" t="s">
-[...10 lines deleted...]
-      <c r="J4" s="250"/>
+      <c r="A4" s="246" t="s">
+        <v>89</v>
+      </c>
+      <c r="B4" s="247"/>
+      <c r="C4" s="247"/>
+      <c r="D4" s="247"/>
+      <c r="E4" s="247"/>
+      <c r="F4" s="247"/>
+      <c r="G4" s="247"/>
+      <c r="H4" s="247"/>
+      <c r="I4" s="247"/>
+      <c r="J4" s="248"/>
     </row>
     <row r="5" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="251"/>
-[...4 lines deleted...]
-      <c r="G5" s="254" t="s">
+      <c r="B5" s="249"/>
+      <c r="C5" s="250"/>
+      <c r="D5" s="250"/>
+      <c r="E5" s="250"/>
+      <c r="F5" s="251"/>
+      <c r="G5" s="252" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="255"/>
-[...1 lines deleted...]
-      <c r="J5" s="257"/>
+      <c r="H5" s="253"/>
+      <c r="I5" s="254"/>
+      <c r="J5" s="255"/>
     </row>
     <row r="6" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="258"/>
-[...4 lines deleted...]
-      <c r="G6" s="264" t="s">
+      <c r="B6" s="256"/>
+      <c r="C6" s="257"/>
+      <c r="D6" s="257"/>
+      <c r="E6" s="257"/>
+      <c r="F6" s="258"/>
+      <c r="G6" s="262" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="265"/>
-[...1 lines deleted...]
-      <c r="J6" s="267"/>
+      <c r="H6" s="263"/>
+      <c r="I6" s="264"/>
+      <c r="J6" s="265"/>
     </row>
     <row r="7" spans="1:20" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="261"/>
-[...4 lines deleted...]
-      <c r="G7" s="270" t="s">
+      <c r="B7" s="259"/>
+      <c r="C7" s="260"/>
+      <c r="D7" s="260"/>
+      <c r="E7" s="260"/>
+      <c r="F7" s="261"/>
+      <c r="G7" s="268" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="271"/>
-[...1 lines deleted...]
-      <c r="J7" s="269"/>
+      <c r="H7" s="269"/>
+      <c r="I7" s="266"/>
+      <c r="J7" s="267"/>
     </row>
     <row r="8" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="272"/>
-[...4 lines deleted...]
-      <c r="G8" s="254" t="s">
+      <c r="B8" s="270"/>
+      <c r="C8" s="270"/>
+      <c r="D8" s="270"/>
+      <c r="E8" s="270"/>
+      <c r="F8" s="271"/>
+      <c r="G8" s="252" t="s">
         <v>22</v>
       </c>
-      <c r="H8" s="255"/>
-[...1 lines deleted...]
-      <c r="J8" s="257"/>
+      <c r="H8" s="253"/>
+      <c r="I8" s="254"/>
+      <c r="J8" s="255"/>
     </row>
     <row r="9" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="277" t="s">
+      <c r="A9" s="275" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="278"/>
-[...4 lines deleted...]
-      <c r="G9" s="280" t="s">
+      <c r="B9" s="276"/>
+      <c r="C9" s="276"/>
+      <c r="D9" s="276"/>
+      <c r="E9" s="276"/>
+      <c r="F9" s="277"/>
+      <c r="G9" s="278" t="s">
         <v>19</v>
       </c>
-      <c r="H9" s="281"/>
-[...1 lines deleted...]
-      <c r="J9" s="282"/>
+      <c r="H9" s="279"/>
+      <c r="I9" s="279"/>
+      <c r="J9" s="280"/>
       <c r="M9" s="131"/>
       <c r="N9" s="131"/>
       <c r="O9" s="131"/>
       <c r="P9" s="131"/>
       <c r="Q9" s="131"/>
       <c r="R9" s="131"/>
       <c r="S9" s="131"/>
       <c r="T9" s="131"/>
     </row>
     <row r="10" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="283"/>
-[...8 lines deleted...]
-      <c r="J10" s="288"/>
+      <c r="A10" s="281"/>
+      <c r="B10" s="282"/>
+      <c r="C10" s="282"/>
+      <c r="D10" s="282"/>
+      <c r="E10" s="282"/>
+      <c r="F10" s="283"/>
+      <c r="G10" s="284"/>
+      <c r="H10" s="285"/>
+      <c r="I10" s="282"/>
+      <c r="J10" s="286"/>
       <c r="M10" s="132"/>
       <c r="N10" s="134"/>
       <c r="O10" s="135"/>
       <c r="P10" s="135"/>
       <c r="Q10" s="135"/>
       <c r="R10" s="135"/>
       <c r="S10" s="135"/>
       <c r="T10" s="135"/>
     </row>
     <row r="11" spans="1:20" s="21" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="289" t="s">
+      <c r="A11" s="287" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="290"/>
-[...4 lines deleted...]
-      <c r="G11" s="293" t="s">
+      <c r="B11" s="288"/>
+      <c r="C11" s="288"/>
+      <c r="D11" s="288"/>
+      <c r="E11" s="288"/>
+      <c r="F11" s="288"/>
+      <c r="G11" s="291" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="136" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="295"/>
+      <c r="I11" s="293"/>
       <c r="J11" s="30" t="s">
         <v>5</v>
       </c>
       <c r="M11" s="133"/>
       <c r="N11" s="133"/>
       <c r="O11" s="133"/>
       <c r="P11" s="133"/>
       <c r="Q11" s="133"/>
       <c r="R11" s="133"/>
       <c r="S11" s="133"/>
       <c r="T11" s="133"/>
     </row>
     <row r="12" spans="1:20" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="291"/>
-[...5 lines deleted...]
-      <c r="G12" s="294"/>
+      <c r="A12" s="289"/>
+      <c r="B12" s="290"/>
+      <c r="C12" s="290"/>
+      <c r="D12" s="290"/>
+      <c r="E12" s="290"/>
+      <c r="F12" s="290"/>
+      <c r="G12" s="292"/>
       <c r="H12" s="137" t="s">
         <v>33</v>
       </c>
-      <c r="I12" s="296"/>
+      <c r="I12" s="294"/>
       <c r="J12" s="31"/>
     </row>
     <row r="13" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="274"/>
-[...4 lines deleted...]
-      <c r="F13" s="276"/>
+      <c r="A13" s="272"/>
+      <c r="B13" s="273"/>
+      <c r="C13" s="273"/>
+      <c r="D13" s="273"/>
+      <c r="E13" s="273"/>
+      <c r="F13" s="274"/>
       <c r="G13" s="5"/>
       <c r="H13" s="141">
         <f>SUM(G13*1)</f>
         <v>0</v>
       </c>
-      <c r="I13" s="296"/>
+      <c r="I13" s="294"/>
       <c r="J13" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="297"/>
-[...4 lines deleted...]
-      <c r="F14" s="299"/>
+      <c r="A14" s="295"/>
+      <c r="B14" s="296"/>
+      <c r="C14" s="296"/>
+      <c r="D14" s="296"/>
+      <c r="E14" s="296"/>
+      <c r="F14" s="297"/>
       <c r="G14" s="6"/>
       <c r="H14" s="141">
         <f t="shared" ref="H14:H22" si="0">SUM(G14*1)</f>
         <v>0</v>
       </c>
       <c r="I14" s="32"/>
       <c r="J14" s="35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="274"/>
-[...4 lines deleted...]
-      <c r="F15" s="276"/>
+      <c r="A15" s="272"/>
+      <c r="B15" s="273"/>
+      <c r="C15" s="273"/>
+      <c r="D15" s="273"/>
+      <c r="E15" s="273"/>
+      <c r="F15" s="274"/>
       <c r="G15" s="5"/>
       <c r="H15" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I15" s="32"/>
       <c r="J15" s="36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="300"/>
-[...4 lines deleted...]
-      <c r="F16" s="302"/>
+      <c r="A16" s="298"/>
+      <c r="B16" s="299"/>
+      <c r="C16" s="299"/>
+      <c r="D16" s="299"/>
+      <c r="E16" s="299"/>
+      <c r="F16" s="300"/>
       <c r="G16" s="4"/>
       <c r="H16" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I16" s="32"/>
       <c r="J16" s="38" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="274"/>
-[...4 lines deleted...]
-      <c r="F17" s="276"/>
+      <c r="A17" s="272"/>
+      <c r="B17" s="273"/>
+      <c r="C17" s="273"/>
+      <c r="D17" s="273"/>
+      <c r="E17" s="273"/>
+      <c r="F17" s="274"/>
       <c r="G17" s="5"/>
       <c r="H17" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I17" s="32"/>
       <c r="J17" s="39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="297"/>
-[...4 lines deleted...]
-      <c r="F18" s="299"/>
+      <c r="A18" s="295"/>
+      <c r="B18" s="296"/>
+      <c r="C18" s="296"/>
+      <c r="D18" s="296"/>
+      <c r="E18" s="296"/>
+      <c r="F18" s="297"/>
       <c r="G18" s="6"/>
       <c r="H18" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I18" s="32"/>
       <c r="J18" s="37"/>
     </row>
     <row r="19" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="274"/>
-[...4 lines deleted...]
-      <c r="F19" s="276"/>
+      <c r="A19" s="272"/>
+      <c r="B19" s="273"/>
+      <c r="C19" s="273"/>
+      <c r="D19" s="273"/>
+      <c r="E19" s="273"/>
+      <c r="F19" s="274"/>
       <c r="G19" s="5"/>
       <c r="H19" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I19" s="32"/>
       <c r="J19" s="37"/>
     </row>
     <row r="20" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="297"/>
-[...4 lines deleted...]
-      <c r="F20" s="299"/>
+      <c r="A20" s="295"/>
+      <c r="B20" s="296"/>
+      <c r="C20" s="296"/>
+      <c r="D20" s="296"/>
+      <c r="E20" s="296"/>
+      <c r="F20" s="297"/>
       <c r="G20" s="6"/>
       <c r="H20" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="32"/>
       <c r="J20" s="37"/>
     </row>
     <row r="21" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="274"/>
-[...4 lines deleted...]
-      <c r="F21" s="276"/>
+      <c r="A21" s="272"/>
+      <c r="B21" s="273"/>
+      <c r="C21" s="273"/>
+      <c r="D21" s="273"/>
+      <c r="E21" s="273"/>
+      <c r="F21" s="274"/>
       <c r="G21" s="5"/>
       <c r="H21" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I21" s="32"/>
       <c r="J21" s="40" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="303"/>
-[...4 lines deleted...]
-      <c r="F22" s="305"/>
+      <c r="A22" s="301"/>
+      <c r="B22" s="302"/>
+      <c r="C22" s="302"/>
+      <c r="D22" s="302"/>
+      <c r="E22" s="302"/>
+      <c r="F22" s="303"/>
       <c r="G22" s="33"/>
       <c r="H22" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="32"/>
       <c r="J22" s="41" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A23" s="306"/>
-[...6 lines deleted...]
-      <c r="H23" s="308">
+      <c r="A23" s="304"/>
+      <c r="B23" s="305"/>
+      <c r="C23" s="305"/>
+      <c r="D23" s="305"/>
+      <c r="E23" s="305"/>
+      <c r="F23" s="305"/>
+      <c r="G23" s="305"/>
+      <c r="H23" s="306">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="26"/>
       <c r="J23" s="28" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="310" t="s">
+      <c r="A24" s="308" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="311"/>
-[...5 lines deleted...]
-      <c r="H24" s="309"/>
+      <c r="B24" s="309"/>
+      <c r="C24" s="309"/>
+      <c r="D24" s="309"/>
+      <c r="E24" s="309"/>
+      <c r="F24" s="309"/>
+      <c r="G24" s="310"/>
+      <c r="H24" s="307"/>
       <c r="I24" s="26"/>
       <c r="J24" s="29"/>
     </row>
     <row r="25" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="322"/>
-[...8 lines deleted...]
-      <c r="J25" s="324"/>
+      <c r="A25" s="320"/>
+      <c r="B25" s="321"/>
+      <c r="C25" s="321"/>
+      <c r="D25" s="321"/>
+      <c r="E25" s="321"/>
+      <c r="F25" s="321"/>
+      <c r="G25" s="321"/>
+      <c r="H25" s="321"/>
+      <c r="I25" s="321"/>
+      <c r="J25" s="322"/>
     </row>
     <row r="26" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="325" t="s">
+      <c r="A26" s="323" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="326"/>
-[...4 lines deleted...]
-      <c r="G26" s="326"/>
+      <c r="B26" s="324"/>
+      <c r="C26" s="324"/>
+      <c r="D26" s="324"/>
+      <c r="E26" s="324"/>
+      <c r="F26" s="324"/>
+      <c r="G26" s="324"/>
       <c r="H26" s="34"/>
-      <c r="I26" s="327" t="s">
+      <c r="I26" s="325" t="s">
         <v>16</v>
       </c>
-      <c r="J26" s="328"/>
+      <c r="J26" s="326"/>
     </row>
     <row r="27" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="329" t="s">
+      <c r="A27" s="327" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="330"/>
-[...6 lines deleted...]
-      <c r="I27" s="333" t="s">
+      <c r="B27" s="328"/>
+      <c r="C27" s="328"/>
+      <c r="D27" s="328"/>
+      <c r="E27" s="328"/>
+      <c r="F27" s="328"/>
+      <c r="G27" s="328"/>
+      <c r="H27" s="328"/>
+      <c r="I27" s="331" t="s">
         <v>17</v>
       </c>
-      <c r="J27" s="328"/>
+      <c r="J27" s="326"/>
     </row>
     <row r="28" spans="1:10" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="331"/>
-[...7 lines deleted...]
-      <c r="I28" s="334" t="s">
+      <c r="A28" s="329"/>
+      <c r="B28" s="330"/>
+      <c r="C28" s="330"/>
+      <c r="D28" s="330"/>
+      <c r="E28" s="330"/>
+      <c r="F28" s="330"/>
+      <c r="G28" s="330"/>
+      <c r="H28" s="330"/>
+      <c r="I28" s="332" t="s">
         <v>18</v>
       </c>
-      <c r="J28" s="335"/>
+      <c r="J28" s="333"/>
     </row>
     <row r="29" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="313" t="s">
+      <c r="A29" s="311" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="314"/>
-[...7 lines deleted...]
-      <c r="J29" s="315"/>
+      <c r="B29" s="312"/>
+      <c r="C29" s="312"/>
+      <c r="D29" s="312"/>
+      <c r="E29" s="312"/>
+      <c r="F29" s="312"/>
+      <c r="G29" s="312"/>
+      <c r="H29" s="312"/>
+      <c r="I29" s="312"/>
+      <c r="J29" s="313"/>
     </row>
     <row r="30" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="316" t="s">
+      <c r="A30" s="314" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="317"/>
-[...7 lines deleted...]
-      <c r="J30" s="318"/>
+      <c r="B30" s="315"/>
+      <c r="C30" s="315"/>
+      <c r="D30" s="315"/>
+      <c r="E30" s="315"/>
+      <c r="F30" s="315"/>
+      <c r="G30" s="315"/>
+      <c r="H30" s="315"/>
+      <c r="I30" s="315"/>
+      <c r="J30" s="316"/>
     </row>
     <row r="31" spans="1:10" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="319" t="s">
+      <c r="A31" s="317" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="320"/>
-[...7 lines deleted...]
-      <c r="J31" s="321"/>
+      <c r="B31" s="318"/>
+      <c r="C31" s="318"/>
+      <c r="D31" s="318"/>
+      <c r="E31" s="318"/>
+      <c r="F31" s="318"/>
+      <c r="G31" s="318"/>
+      <c r="H31" s="318"/>
+      <c r="I31" s="318"/>
+      <c r="J31" s="319"/>
     </row>
     <row r="32" spans="1:10" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="33" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
     </row>
     <row r="34" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="13"/>
       <c r="B34" s="14"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
     </row>
     <row r="35" spans="1:10" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A35" s="13"/>
       <c r="B35" s="12"/>
       <c r="C35" s="12"/>
@@ -18717,52 +18711,52 @@
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>1009650</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D456850F-EE28-4848-807A-85498C98D62A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB1009"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="P11" sqref="P11"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.42578125" style="142" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="142" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="142" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" style="142" customWidth="1"/>
     <col min="5" max="5" width="5" style="142" customWidth="1"/>
     <col min="6" max="6" width="4.140625" style="142" customWidth="1"/>
     <col min="7" max="7" width="18.5703125" style="142" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="142" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" style="142" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="142" customWidth="1"/>
     <col min="11" max="12" width="8.28515625" style="142" customWidth="1"/>
     <col min="13" max="13" width="6.42578125" style="142" customWidth="1"/>
     <col min="14" max="14" width="1.5703125" style="142" customWidth="1"/>
     <col min="15" max="15" width="3.7109375" style="142" customWidth="1"/>
     <col min="16" max="16" width="31.140625" style="142" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="2.5703125" style="142" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" style="142" customWidth="1"/>
     <col min="19" max="28" width="8.7109375" style="142" customWidth="1"/>
     <col min="29" max="16384" width="14.42578125" style="142"/>
   </cols>
   <sheetData>
@@ -18930,326 +18924,326 @@
       <c r="Q7" s="169"/>
       <c r="R7" s="170"/>
     </row>
     <row r="8" spans="1:18" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="42"/>
       <c r="B8" s="43"/>
       <c r="C8" s="43"/>
       <c r="D8" s="43"/>
       <c r="E8" s="43"/>
       <c r="F8" s="44"/>
       <c r="G8" s="44"/>
       <c r="H8" s="44"/>
       <c r="I8" s="44"/>
       <c r="J8" s="44"/>
       <c r="K8" s="44"/>
       <c r="L8" s="44"/>
       <c r="M8" s="44"/>
       <c r="N8" s="44"/>
       <c r="O8" s="44"/>
       <c r="P8" s="44"/>
       <c r="Q8" s="44"/>
       <c r="R8" s="45"/>
     </row>
     <row r="9" spans="1:18" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="202" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B9" s="203"/>
       <c r="C9" s="203"/>
       <c r="D9" s="203"/>
       <c r="E9" s="203"/>
       <c r="F9" s="203"/>
       <c r="G9" s="203"/>
       <c r="H9" s="144" t="s">
         <v>49</v>
       </c>
       <c r="I9" s="144" t="s">
         <v>48</v>
       </c>
       <c r="J9" s="128" t="s">
         <v>50</v>
       </c>
       <c r="K9" s="204" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="205"/>
       <c r="M9" s="205"/>
       <c r="N9" s="205"/>
       <c r="O9" s="205"/>
       <c r="P9" s="205"/>
       <c r="Q9" s="205"/>
       <c r="R9" s="129" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:18" s="125" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="206" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B10" s="212"/>
       <c r="C10" s="212"/>
       <c r="D10" s="212"/>
       <c r="E10" s="212"/>
       <c r="F10" s="212"/>
       <c r="G10" s="213"/>
       <c r="H10" s="145"/>
       <c r="I10" s="124" t="s">
         <v>65</v>
       </c>
       <c r="J10" s="138">
         <f t="shared" ref="J10:J15" si="0">SUM(H10*1)</f>
         <v>0</v>
       </c>
       <c r="K10" s="147"/>
       <c r="L10" s="148"/>
       <c r="M10" s="148"/>
       <c r="N10" s="148"/>
       <c r="O10" s="148"/>
       <c r="P10" s="148"/>
       <c r="Q10" s="149"/>
       <c r="R10" s="150"/>
     </row>
     <row r="11" spans="1:18" s="125" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="206" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B11" s="212"/>
       <c r="C11" s="212"/>
       <c r="D11" s="212"/>
       <c r="E11" s="212"/>
       <c r="F11" s="212"/>
       <c r="G11" s="213"/>
       <c r="H11" s="145"/>
       <c r="I11" s="124" t="s">
         <v>65</v>
       </c>
       <c r="J11" s="138">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K11" s="147"/>
       <c r="L11" s="148"/>
       <c r="M11" s="148"/>
       <c r="N11" s="148"/>
       <c r="O11" s="148"/>
       <c r="P11" s="148"/>
       <c r="Q11" s="149"/>
       <c r="R11" s="150"/>
     </row>
     <row r="12" spans="1:18" s="125" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="206" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B12" s="212"/>
       <c r="C12" s="212"/>
       <c r="D12" s="212"/>
       <c r="E12" s="212"/>
       <c r="F12" s="212"/>
       <c r="G12" s="213"/>
       <c r="H12" s="145"/>
       <c r="I12" s="124" t="s">
         <v>65</v>
       </c>
       <c r="J12" s="138">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K12" s="147"/>
       <c r="L12" s="148"/>
       <c r="M12" s="148"/>
       <c r="N12" s="148"/>
       <c r="O12" s="148"/>
       <c r="P12" s="148"/>
       <c r="Q12" s="149"/>
       <c r="R12" s="150"/>
     </row>
     <row r="13" spans="1:18" s="125" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="206" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B13" s="212"/>
       <c r="C13" s="212"/>
       <c r="D13" s="212"/>
       <c r="E13" s="212"/>
       <c r="F13" s="212"/>
       <c r="G13" s="213"/>
       <c r="H13" s="145"/>
       <c r="I13" s="124" t="s">
         <v>65</v>
       </c>
       <c r="J13" s="138">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K13" s="147"/>
       <c r="L13" s="148"/>
       <c r="M13" s="148"/>
       <c r="N13" s="148"/>
       <c r="O13" s="148"/>
       <c r="P13" s="148"/>
       <c r="Q13" s="149"/>
       <c r="R13" s="150"/>
     </row>
     <row r="14" spans="1:18" s="125" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="206" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B14" s="212"/>
       <c r="C14" s="212"/>
       <c r="D14" s="212"/>
       <c r="E14" s="212"/>
       <c r="F14" s="212"/>
       <c r="G14" s="213"/>
       <c r="H14" s="145"/>
       <c r="I14" s="124" t="s">
         <v>65</v>
       </c>
       <c r="J14" s="138">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K14" s="147"/>
       <c r="L14" s="148"/>
       <c r="M14" s="148"/>
       <c r="N14" s="148"/>
       <c r="O14" s="148"/>
       <c r="P14" s="148"/>
       <c r="Q14" s="149"/>
       <c r="R14" s="150"/>
     </row>
     <row r="15" spans="1:18" s="130" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="196" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B15" s="207"/>
       <c r="C15" s="207"/>
       <c r="D15" s="207"/>
       <c r="E15" s="207"/>
       <c r="F15" s="207"/>
       <c r="G15" s="208"/>
       <c r="H15" s="146"/>
       <c r="I15" s="124" t="s">
         <v>65</v>
       </c>
       <c r="J15" s="138">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K15" s="147"/>
       <c r="L15" s="151"/>
       <c r="M15" s="151"/>
       <c r="N15" s="151"/>
       <c r="O15" s="151"/>
       <c r="P15" s="151"/>
       <c r="Q15" s="152"/>
       <c r="R15" s="150"/>
     </row>
     <row r="16" spans="1:18" s="125" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="196" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B16" s="207"/>
       <c r="C16" s="207"/>
       <c r="D16" s="207"/>
       <c r="E16" s="207"/>
       <c r="F16" s="207"/>
       <c r="G16" s="208"/>
       <c r="H16" s="146"/>
       <c r="I16" s="124" t="s">
         <v>65</v>
       </c>
       <c r="J16" s="138">
         <f t="shared" ref="J16:J19" si="1">SUM(H16*1)</f>
         <v>0</v>
       </c>
       <c r="K16" s="193"/>
       <c r="L16" s="194"/>
       <c r="M16" s="194"/>
       <c r="N16" s="194"/>
       <c r="O16" s="194"/>
       <c r="P16" s="194"/>
       <c r="Q16" s="195"/>
       <c r="R16" s="145"/>
     </row>
     <row r="17" spans="1:28" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="196" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17" s="207"/>
       <c r="C17" s="207"/>
       <c r="D17" s="207"/>
       <c r="E17" s="207"/>
       <c r="F17" s="207"/>
       <c r="G17" s="208"/>
       <c r="H17" s="146"/>
       <c r="I17" s="124" t="s">
         <v>65</v>
       </c>
       <c r="J17" s="138">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K17" s="153"/>
       <c r="L17" s="154"/>
       <c r="M17" s="154"/>
       <c r="N17" s="154"/>
       <c r="O17" s="154"/>
       <c r="P17" s="154"/>
       <c r="Q17" s="155"/>
       <c r="R17" s="156"/>
     </row>
-    <row r="18" spans="1:28" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:28" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="196" t="s">
-        <v>102</v>
-[...6 lines deleted...]
-      <c r="G18" s="242"/>
+        <v>99</v>
+      </c>
+      <c r="B18" s="207"/>
+      <c r="C18" s="207"/>
+      <c r="D18" s="207"/>
+      <c r="E18" s="207"/>
+      <c r="F18" s="207"/>
+      <c r="G18" s="208"/>
       <c r="H18" s="146"/>
       <c r="I18" s="124" t="s">
         <v>65</v>
       </c>
       <c r="J18" s="138">
         <f>SUM(H18*1)</f>
         <v>0</v>
       </c>
       <c r="K18" s="153"/>
       <c r="L18" s="154"/>
       <c r="M18" s="154"/>
       <c r="N18" s="154"/>
       <c r="O18" s="154"/>
       <c r="P18" s="154"/>
       <c r="Q18" s="155"/>
       <c r="R18" s="156"/>
     </row>
     <row r="19" spans="1:28" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="196" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B19" s="207"/>
       <c r="C19" s="207"/>
       <c r="D19" s="207"/>
       <c r="E19" s="207"/>
       <c r="F19" s="207"/>
       <c r="G19" s="208"/>
       <c r="H19" s="146"/>
       <c r="I19" s="124" t="s">
         <v>65</v>
       </c>
       <c r="J19" s="138">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K19" s="153"/>
       <c r="L19" s="154"/>
       <c r="M19" s="154"/>
       <c r="N19" s="154"/>
       <c r="O19" s="154"/>
       <c r="P19" s="154"/>
       <c r="Q19" s="155"/>
       <c r="R19" s="156"/>
     </row>
     <row r="20" spans="1:28" ht="50.1" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
@@ -20732,549 +20726,549 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7686F01B-28F4-4CA7-9116-05E5818BDFF8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T39"/>
   <sheetViews>
     <sheetView topLeftCell="A19" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A30" sqref="A30:J30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="5" width="6.85546875" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" customWidth="1"/>
     <col min="9" max="9" width="0.85546875" customWidth="1"/>
     <col min="10" max="10" width="31.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="243" t="s">
+      <c r="A1" s="241" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="243"/>
-[...7 lines deleted...]
-      <c r="J1" s="243"/>
+      <c r="B1" s="241"/>
+      <c r="C1" s="241"/>
+      <c r="D1" s="241"/>
+      <c r="E1" s="241"/>
+      <c r="F1" s="241"/>
+      <c r="G1" s="241"/>
+      <c r="H1" s="241"/>
+      <c r="I1" s="241"/>
+      <c r="J1" s="241"/>
     </row>
     <row r="2" spans="1:20" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="244" t="s">
+      <c r="A2" s="242" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="244"/>
-[...7 lines deleted...]
-      <c r="J2" s="244"/>
+      <c r="B2" s="242"/>
+      <c r="C2" s="242"/>
+      <c r="D2" s="242"/>
+      <c r="E2" s="242"/>
+      <c r="F2" s="242"/>
+      <c r="G2" s="242"/>
+      <c r="H2" s="242"/>
+      <c r="I2" s="242"/>
+      <c r="J2" s="242"/>
     </row>
     <row r="3" spans="1:20" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="245" t="s">
+      <c r="A3" s="243" t="s">
         <v>71</v>
       </c>
-      <c r="B3" s="246"/>
-[...7 lines deleted...]
-      <c r="J3" s="247"/>
+      <c r="B3" s="244"/>
+      <c r="C3" s="244"/>
+      <c r="D3" s="244"/>
+      <c r="E3" s="244"/>
+      <c r="F3" s="244"/>
+      <c r="G3" s="244"/>
+      <c r="H3" s="244"/>
+      <c r="I3" s="244"/>
+      <c r="J3" s="245"/>
     </row>
     <row r="4" spans="1:20" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="248" t="s">
+      <c r="A4" s="246" t="s">
         <v>70</v>
       </c>
-      <c r="B4" s="249"/>
-[...7 lines deleted...]
-      <c r="J4" s="250"/>
+      <c r="B4" s="247"/>
+      <c r="C4" s="247"/>
+      <c r="D4" s="247"/>
+      <c r="E4" s="247"/>
+      <c r="F4" s="247"/>
+      <c r="G4" s="247"/>
+      <c r="H4" s="247"/>
+      <c r="I4" s="247"/>
+      <c r="J4" s="248"/>
     </row>
     <row r="5" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="251"/>
-[...4 lines deleted...]
-      <c r="G5" s="254" t="s">
+      <c r="B5" s="249"/>
+      <c r="C5" s="250"/>
+      <c r="D5" s="250"/>
+      <c r="E5" s="250"/>
+      <c r="F5" s="251"/>
+      <c r="G5" s="252" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="255"/>
-[...1 lines deleted...]
-      <c r="J5" s="257"/>
+      <c r="H5" s="253"/>
+      <c r="I5" s="254"/>
+      <c r="J5" s="255"/>
     </row>
     <row r="6" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="258"/>
-[...4 lines deleted...]
-      <c r="G6" s="264" t="s">
+      <c r="B6" s="256"/>
+      <c r="C6" s="257"/>
+      <c r="D6" s="257"/>
+      <c r="E6" s="257"/>
+      <c r="F6" s="258"/>
+      <c r="G6" s="262" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="265"/>
-[...1 lines deleted...]
-      <c r="J6" s="267"/>
+      <c r="H6" s="263"/>
+      <c r="I6" s="264"/>
+      <c r="J6" s="265"/>
     </row>
     <row r="7" spans="1:20" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="261"/>
-[...4 lines deleted...]
-      <c r="G7" s="270" t="s">
+      <c r="B7" s="259"/>
+      <c r="C7" s="260"/>
+      <c r="D7" s="260"/>
+      <c r="E7" s="260"/>
+      <c r="F7" s="261"/>
+      <c r="G7" s="268" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="271"/>
-[...1 lines deleted...]
-      <c r="J7" s="269"/>
+      <c r="H7" s="269"/>
+      <c r="I7" s="266"/>
+      <c r="J7" s="267"/>
     </row>
     <row r="8" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="272"/>
-[...4 lines deleted...]
-      <c r="G8" s="254" t="s">
+      <c r="B8" s="270"/>
+      <c r="C8" s="270"/>
+      <c r="D8" s="270"/>
+      <c r="E8" s="270"/>
+      <c r="F8" s="271"/>
+      <c r="G8" s="252" t="s">
         <v>22</v>
       </c>
-      <c r="H8" s="255"/>
-[...1 lines deleted...]
-      <c r="J8" s="257"/>
+      <c r="H8" s="253"/>
+      <c r="I8" s="254"/>
+      <c r="J8" s="255"/>
     </row>
     <row r="9" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="277" t="s">
+      <c r="A9" s="275" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="278"/>
-[...4 lines deleted...]
-      <c r="G9" s="280" t="s">
+      <c r="B9" s="276"/>
+      <c r="C9" s="276"/>
+      <c r="D9" s="276"/>
+      <c r="E9" s="276"/>
+      <c r="F9" s="277"/>
+      <c r="G9" s="278" t="s">
         <v>19</v>
       </c>
-      <c r="H9" s="281"/>
-[...1 lines deleted...]
-      <c r="J9" s="282"/>
+      <c r="H9" s="279"/>
+      <c r="I9" s="279"/>
+      <c r="J9" s="280"/>
       <c r="M9" s="131"/>
       <c r="N9" s="131"/>
       <c r="O9" s="131"/>
       <c r="P9" s="131"/>
       <c r="Q9" s="131"/>
       <c r="R9" s="131"/>
       <c r="S9" s="131"/>
       <c r="T9" s="131"/>
     </row>
     <row r="10" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="283"/>
-[...8 lines deleted...]
-      <c r="J10" s="288"/>
+      <c r="A10" s="281"/>
+      <c r="B10" s="282"/>
+      <c r="C10" s="282"/>
+      <c r="D10" s="282"/>
+      <c r="E10" s="282"/>
+      <c r="F10" s="283"/>
+      <c r="G10" s="284"/>
+      <c r="H10" s="285"/>
+      <c r="I10" s="282"/>
+      <c r="J10" s="286"/>
       <c r="M10" s="132"/>
       <c r="N10" s="134"/>
       <c r="O10" s="135"/>
       <c r="P10" s="135"/>
       <c r="Q10" s="135"/>
       <c r="R10" s="135"/>
       <c r="S10" s="135"/>
       <c r="T10" s="135"/>
     </row>
     <row r="11" spans="1:20" s="21" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="289" t="s">
+      <c r="A11" s="287" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="290"/>
-[...4 lines deleted...]
-      <c r="G11" s="293" t="s">
+      <c r="B11" s="288"/>
+      <c r="C11" s="288"/>
+      <c r="D11" s="288"/>
+      <c r="E11" s="288"/>
+      <c r="F11" s="288"/>
+      <c r="G11" s="291" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="136" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="295"/>
+      <c r="I11" s="293"/>
       <c r="J11" s="30" t="s">
         <v>5</v>
       </c>
       <c r="M11" s="133"/>
       <c r="N11" s="133"/>
       <c r="O11" s="133"/>
       <c r="P11" s="133"/>
       <c r="Q11" s="133"/>
       <c r="R11" s="133"/>
       <c r="S11" s="133"/>
       <c r="T11" s="133"/>
     </row>
     <row r="12" spans="1:20" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="291"/>
-[...5 lines deleted...]
-      <c r="G12" s="294"/>
+      <c r="A12" s="289"/>
+      <c r="B12" s="290"/>
+      <c r="C12" s="290"/>
+      <c r="D12" s="290"/>
+      <c r="E12" s="290"/>
+      <c r="F12" s="290"/>
+      <c r="G12" s="292"/>
       <c r="H12" s="137" t="s">
         <v>68</v>
       </c>
-      <c r="I12" s="296"/>
+      <c r="I12" s="294"/>
       <c r="J12" s="31"/>
     </row>
     <row r="13" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="274"/>
-[...4 lines deleted...]
-      <c r="F13" s="276"/>
+      <c r="A13" s="272"/>
+      <c r="B13" s="273"/>
+      <c r="C13" s="273"/>
+      <c r="D13" s="273"/>
+      <c r="E13" s="273"/>
+      <c r="F13" s="274"/>
       <c r="G13" s="5"/>
       <c r="H13" s="141">
         <f>SUM(G13*50)</f>
         <v>0</v>
       </c>
-      <c r="I13" s="296"/>
+      <c r="I13" s="294"/>
       <c r="J13" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="297"/>
-[...4 lines deleted...]
-      <c r="F14" s="299"/>
+      <c r="A14" s="295"/>
+      <c r="B14" s="296"/>
+      <c r="C14" s="296"/>
+      <c r="D14" s="296"/>
+      <c r="E14" s="296"/>
+      <c r="F14" s="297"/>
       <c r="G14" s="6"/>
       <c r="H14" s="141">
         <f t="shared" ref="H14:H22" si="0">SUM(G14*50)</f>
         <v>0</v>
       </c>
       <c r="I14" s="32"/>
       <c r="J14" s="35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="274"/>
-[...4 lines deleted...]
-      <c r="F15" s="276"/>
+      <c r="A15" s="272"/>
+      <c r="B15" s="273"/>
+      <c r="C15" s="273"/>
+      <c r="D15" s="273"/>
+      <c r="E15" s="273"/>
+      <c r="F15" s="274"/>
       <c r="G15" s="5"/>
       <c r="H15" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I15" s="32"/>
       <c r="J15" s="36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="300"/>
-[...4 lines deleted...]
-      <c r="F16" s="302"/>
+      <c r="A16" s="298"/>
+      <c r="B16" s="299"/>
+      <c r="C16" s="299"/>
+      <c r="D16" s="299"/>
+      <c r="E16" s="299"/>
+      <c r="F16" s="300"/>
       <c r="G16" s="4"/>
       <c r="H16" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I16" s="32"/>
       <c r="J16" s="38" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="274"/>
-[...4 lines deleted...]
-      <c r="F17" s="276"/>
+      <c r="A17" s="272"/>
+      <c r="B17" s="273"/>
+      <c r="C17" s="273"/>
+      <c r="D17" s="273"/>
+      <c r="E17" s="273"/>
+      <c r="F17" s="274"/>
       <c r="G17" s="5"/>
       <c r="H17" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I17" s="32"/>
       <c r="J17" s="39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="297"/>
-[...4 lines deleted...]
-      <c r="F18" s="299"/>
+      <c r="A18" s="295"/>
+      <c r="B18" s="296"/>
+      <c r="C18" s="296"/>
+      <c r="D18" s="296"/>
+      <c r="E18" s="296"/>
+      <c r="F18" s="297"/>
       <c r="G18" s="6"/>
       <c r="H18" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I18" s="32"/>
       <c r="J18" s="37"/>
     </row>
     <row r="19" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="274"/>
-[...4 lines deleted...]
-      <c r="F19" s="276"/>
+      <c r="A19" s="272"/>
+      <c r="B19" s="273"/>
+      <c r="C19" s="273"/>
+      <c r="D19" s="273"/>
+      <c r="E19" s="273"/>
+      <c r="F19" s="274"/>
       <c r="G19" s="5"/>
       <c r="H19" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I19" s="32"/>
       <c r="J19" s="37"/>
     </row>
     <row r="20" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="297"/>
-[...4 lines deleted...]
-      <c r="F20" s="299"/>
+      <c r="A20" s="295"/>
+      <c r="B20" s="296"/>
+      <c r="C20" s="296"/>
+      <c r="D20" s="296"/>
+      <c r="E20" s="296"/>
+      <c r="F20" s="297"/>
       <c r="G20" s="6"/>
       <c r="H20" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="32"/>
       <c r="J20" s="37"/>
     </row>
     <row r="21" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="274"/>
-[...4 lines deleted...]
-      <c r="F21" s="276"/>
+      <c r="A21" s="272"/>
+      <c r="B21" s="273"/>
+      <c r="C21" s="273"/>
+      <c r="D21" s="273"/>
+      <c r="E21" s="273"/>
+      <c r="F21" s="274"/>
       <c r="G21" s="5"/>
       <c r="H21" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I21" s="32"/>
       <c r="J21" s="40" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="303"/>
-[...4 lines deleted...]
-      <c r="F22" s="305"/>
+      <c r="A22" s="301"/>
+      <c r="B22" s="302"/>
+      <c r="C22" s="302"/>
+      <c r="D22" s="302"/>
+      <c r="E22" s="302"/>
+      <c r="F22" s="303"/>
       <c r="G22" s="33"/>
       <c r="H22" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="32"/>
       <c r="J22" s="41" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A23" s="306"/>
-[...6 lines deleted...]
-      <c r="H23" s="308">
+      <c r="A23" s="304"/>
+      <c r="B23" s="305"/>
+      <c r="C23" s="305"/>
+      <c r="D23" s="305"/>
+      <c r="E23" s="305"/>
+      <c r="F23" s="305"/>
+      <c r="G23" s="305"/>
+      <c r="H23" s="306">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="26"/>
       <c r="J23" s="28" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="310" t="s">
+      <c r="A24" s="308" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="311"/>
-[...5 lines deleted...]
-      <c r="H24" s="309"/>
+      <c r="B24" s="309"/>
+      <c r="C24" s="309"/>
+      <c r="D24" s="309"/>
+      <c r="E24" s="309"/>
+      <c r="F24" s="309"/>
+      <c r="G24" s="310"/>
+      <c r="H24" s="307"/>
       <c r="I24" s="26"/>
       <c r="J24" s="29"/>
     </row>
     <row r="25" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="322"/>
-[...8 lines deleted...]
-      <c r="J25" s="324"/>
+      <c r="A25" s="320"/>
+      <c r="B25" s="321"/>
+      <c r="C25" s="321"/>
+      <c r="D25" s="321"/>
+      <c r="E25" s="321"/>
+      <c r="F25" s="321"/>
+      <c r="G25" s="321"/>
+      <c r="H25" s="321"/>
+      <c r="I25" s="321"/>
+      <c r="J25" s="322"/>
     </row>
     <row r="26" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="325" t="s">
+      <c r="A26" s="323" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="326"/>
-[...4 lines deleted...]
-      <c r="G26" s="326"/>
+      <c r="B26" s="324"/>
+      <c r="C26" s="324"/>
+      <c r="D26" s="324"/>
+      <c r="E26" s="324"/>
+      <c r="F26" s="324"/>
+      <c r="G26" s="324"/>
       <c r="H26" s="34"/>
-      <c r="I26" s="327" t="s">
+      <c r="I26" s="325" t="s">
         <v>16</v>
       </c>
-      <c r="J26" s="328"/>
+      <c r="J26" s="326"/>
     </row>
     <row r="27" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="329" t="s">
+      <c r="A27" s="327" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="330"/>
-[...6 lines deleted...]
-      <c r="I27" s="333" t="s">
+      <c r="B27" s="328"/>
+      <c r="C27" s="328"/>
+      <c r="D27" s="328"/>
+      <c r="E27" s="328"/>
+      <c r="F27" s="328"/>
+      <c r="G27" s="328"/>
+      <c r="H27" s="328"/>
+      <c r="I27" s="331" t="s">
         <v>17</v>
       </c>
-      <c r="J27" s="328"/>
+      <c r="J27" s="326"/>
     </row>
     <row r="28" spans="1:10" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="331"/>
-[...7 lines deleted...]
-      <c r="I28" s="334" t="s">
+      <c r="A28" s="329"/>
+      <c r="B28" s="330"/>
+      <c r="C28" s="330"/>
+      <c r="D28" s="330"/>
+      <c r="E28" s="330"/>
+      <c r="F28" s="330"/>
+      <c r="G28" s="330"/>
+      <c r="H28" s="330"/>
+      <c r="I28" s="332" t="s">
         <v>18</v>
       </c>
-      <c r="J28" s="335"/>
+      <c r="J28" s="333"/>
     </row>
     <row r="29" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="313" t="s">
+      <c r="A29" s="311" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="314"/>
-[...7 lines deleted...]
-      <c r="J29" s="315"/>
+      <c r="B29" s="312"/>
+      <c r="C29" s="312"/>
+      <c r="D29" s="312"/>
+      <c r="E29" s="312"/>
+      <c r="F29" s="312"/>
+      <c r="G29" s="312"/>
+      <c r="H29" s="312"/>
+      <c r="I29" s="312"/>
+      <c r="J29" s="313"/>
     </row>
     <row r="30" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="316" t="s">
+      <c r="A30" s="314" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="317"/>
-[...7 lines deleted...]
-      <c r="J30" s="318"/>
+      <c r="B30" s="315"/>
+      <c r="C30" s="315"/>
+      <c r="D30" s="315"/>
+      <c r="E30" s="315"/>
+      <c r="F30" s="315"/>
+      <c r="G30" s="315"/>
+      <c r="H30" s="315"/>
+      <c r="I30" s="315"/>
+      <c r="J30" s="316"/>
     </row>
     <row r="31" spans="1:10" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="319" t="s">
+      <c r="A31" s="317" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="320"/>
-[...7 lines deleted...]
-      <c r="J31" s="321"/>
+      <c r="B31" s="318"/>
+      <c r="C31" s="318"/>
+      <c r="D31" s="318"/>
+      <c r="E31" s="318"/>
+      <c r="F31" s="318"/>
+      <c r="G31" s="318"/>
+      <c r="H31" s="318"/>
+      <c r="I31" s="318"/>
+      <c r="J31" s="319"/>
     </row>
     <row r="32" spans="1:10" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="33" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
     </row>
     <row r="34" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="13"/>
       <c r="B34" s="14"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
     </row>
     <row r="35" spans="1:10" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A35" s="13"/>
       <c r="B35" s="12"/>
       <c r="C35" s="12"/>
@@ -21636,549 +21630,549 @@
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64D8C750-1A50-4684-9307-F174690537CE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T39"/>
   <sheetViews>
     <sheetView topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A30" sqref="A30:J30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="5" width="6.85546875" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" customWidth="1"/>
     <col min="9" max="9" width="0.85546875" customWidth="1"/>
     <col min="10" max="10" width="31.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="243" t="s">
+      <c r="A1" s="241" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="243"/>
-[...7 lines deleted...]
-      <c r="J1" s="243"/>
+      <c r="B1" s="241"/>
+      <c r="C1" s="241"/>
+      <c r="D1" s="241"/>
+      <c r="E1" s="241"/>
+      <c r="F1" s="241"/>
+      <c r="G1" s="241"/>
+      <c r="H1" s="241"/>
+      <c r="I1" s="241"/>
+      <c r="J1" s="241"/>
     </row>
     <row r="2" spans="1:20" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="244" t="s">
+      <c r="A2" s="242" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="244"/>
-[...7 lines deleted...]
-      <c r="J2" s="244"/>
+      <c r="B2" s="242"/>
+      <c r="C2" s="242"/>
+      <c r="D2" s="242"/>
+      <c r="E2" s="242"/>
+      <c r="F2" s="242"/>
+      <c r="G2" s="242"/>
+      <c r="H2" s="242"/>
+      <c r="I2" s="242"/>
+      <c r="J2" s="242"/>
     </row>
     <row r="3" spans="1:20" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="245" t="s">
+      <c r="A3" s="243" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="246"/>
-[...7 lines deleted...]
-      <c r="J3" s="247"/>
+      <c r="B3" s="244"/>
+      <c r="C3" s="244"/>
+      <c r="D3" s="244"/>
+      <c r="E3" s="244"/>
+      <c r="F3" s="244"/>
+      <c r="G3" s="244"/>
+      <c r="H3" s="244"/>
+      <c r="I3" s="244"/>
+      <c r="J3" s="245"/>
     </row>
     <row r="4" spans="1:20" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="248" t="s">
+      <c r="A4" s="246" t="s">
         <v>73</v>
       </c>
-      <c r="B4" s="249"/>
-[...7 lines deleted...]
-      <c r="J4" s="250"/>
+      <c r="B4" s="247"/>
+      <c r="C4" s="247"/>
+      <c r="D4" s="247"/>
+      <c r="E4" s="247"/>
+      <c r="F4" s="247"/>
+      <c r="G4" s="247"/>
+      <c r="H4" s="247"/>
+      <c r="I4" s="247"/>
+      <c r="J4" s="248"/>
     </row>
     <row r="5" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="251"/>
-[...4 lines deleted...]
-      <c r="G5" s="254" t="s">
+      <c r="B5" s="249"/>
+      <c r="C5" s="250"/>
+      <c r="D5" s="250"/>
+      <c r="E5" s="250"/>
+      <c r="F5" s="251"/>
+      <c r="G5" s="252" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="255"/>
-[...1 lines deleted...]
-      <c r="J5" s="257"/>
+      <c r="H5" s="253"/>
+      <c r="I5" s="254"/>
+      <c r="J5" s="255"/>
     </row>
     <row r="6" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="258"/>
-[...4 lines deleted...]
-      <c r="G6" s="264" t="s">
+      <c r="B6" s="256"/>
+      <c r="C6" s="257"/>
+      <c r="D6" s="257"/>
+      <c r="E6" s="257"/>
+      <c r="F6" s="258"/>
+      <c r="G6" s="262" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="265"/>
-[...1 lines deleted...]
-      <c r="J6" s="267"/>
+      <c r="H6" s="263"/>
+      <c r="I6" s="264"/>
+      <c r="J6" s="265"/>
     </row>
     <row r="7" spans="1:20" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="261"/>
-[...4 lines deleted...]
-      <c r="G7" s="270" t="s">
+      <c r="B7" s="259"/>
+      <c r="C7" s="260"/>
+      <c r="D7" s="260"/>
+      <c r="E7" s="260"/>
+      <c r="F7" s="261"/>
+      <c r="G7" s="268" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="271"/>
-[...1 lines deleted...]
-      <c r="J7" s="269"/>
+      <c r="H7" s="269"/>
+      <c r="I7" s="266"/>
+      <c r="J7" s="267"/>
     </row>
     <row r="8" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="272"/>
-[...4 lines deleted...]
-      <c r="G8" s="254" t="s">
+      <c r="B8" s="270"/>
+      <c r="C8" s="270"/>
+      <c r="D8" s="270"/>
+      <c r="E8" s="270"/>
+      <c r="F8" s="271"/>
+      <c r="G8" s="252" t="s">
         <v>22</v>
       </c>
-      <c r="H8" s="255"/>
-[...1 lines deleted...]
-      <c r="J8" s="257"/>
+      <c r="H8" s="253"/>
+      <c r="I8" s="254"/>
+      <c r="J8" s="255"/>
     </row>
     <row r="9" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="277" t="s">
+      <c r="A9" s="275" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="278"/>
-[...4 lines deleted...]
-      <c r="G9" s="280" t="s">
+      <c r="B9" s="276"/>
+      <c r="C9" s="276"/>
+      <c r="D9" s="276"/>
+      <c r="E9" s="276"/>
+      <c r="F9" s="277"/>
+      <c r="G9" s="278" t="s">
         <v>19</v>
       </c>
-      <c r="H9" s="281"/>
-[...1 lines deleted...]
-      <c r="J9" s="282"/>
+      <c r="H9" s="279"/>
+      <c r="I9" s="279"/>
+      <c r="J9" s="280"/>
       <c r="M9" s="131"/>
       <c r="N9" s="131"/>
       <c r="O9" s="131"/>
       <c r="P9" s="131"/>
       <c r="Q9" s="131"/>
       <c r="R9" s="131"/>
       <c r="S9" s="131"/>
       <c r="T9" s="131"/>
     </row>
     <row r="10" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="283"/>
-[...8 lines deleted...]
-      <c r="J10" s="288"/>
+      <c r="A10" s="281"/>
+      <c r="B10" s="282"/>
+      <c r="C10" s="282"/>
+      <c r="D10" s="282"/>
+      <c r="E10" s="282"/>
+      <c r="F10" s="283"/>
+      <c r="G10" s="284"/>
+      <c r="H10" s="285"/>
+      <c r="I10" s="282"/>
+      <c r="J10" s="286"/>
       <c r="M10" s="132"/>
       <c r="N10" s="134"/>
       <c r="O10" s="135"/>
       <c r="P10" s="135"/>
       <c r="Q10" s="135"/>
       <c r="R10" s="135"/>
       <c r="S10" s="135"/>
       <c r="T10" s="135"/>
     </row>
     <row r="11" spans="1:20" s="21" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="289" t="s">
+      <c r="A11" s="287" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="290"/>
-[...4 lines deleted...]
-      <c r="G11" s="293" t="s">
+      <c r="B11" s="288"/>
+      <c r="C11" s="288"/>
+      <c r="D11" s="288"/>
+      <c r="E11" s="288"/>
+      <c r="F11" s="288"/>
+      <c r="G11" s="291" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="136" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="295"/>
+      <c r="I11" s="293"/>
       <c r="J11" s="30" t="s">
         <v>5</v>
       </c>
       <c r="M11" s="133"/>
       <c r="N11" s="133"/>
       <c r="O11" s="133"/>
       <c r="P11" s="133"/>
       <c r="Q11" s="133"/>
       <c r="R11" s="133"/>
       <c r="S11" s="133"/>
       <c r="T11" s="133"/>
     </row>
     <row r="12" spans="1:20" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="291"/>
-[...5 lines deleted...]
-      <c r="G12" s="294"/>
+      <c r="A12" s="289"/>
+      <c r="B12" s="290"/>
+      <c r="C12" s="290"/>
+      <c r="D12" s="290"/>
+      <c r="E12" s="290"/>
+      <c r="F12" s="290"/>
+      <c r="G12" s="292"/>
       <c r="H12" s="137" t="s">
         <v>74</v>
       </c>
-      <c r="I12" s="296"/>
+      <c r="I12" s="294"/>
       <c r="J12" s="31"/>
     </row>
     <row r="13" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="274"/>
-[...4 lines deleted...]
-      <c r="F13" s="276"/>
+      <c r="A13" s="272"/>
+      <c r="B13" s="273"/>
+      <c r="C13" s="273"/>
+      <c r="D13" s="273"/>
+      <c r="E13" s="273"/>
+      <c r="F13" s="274"/>
       <c r="G13" s="5"/>
       <c r="H13" s="141">
         <f>SUM(G13*35)</f>
         <v>0</v>
       </c>
-      <c r="I13" s="296"/>
+      <c r="I13" s="294"/>
       <c r="J13" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="297"/>
-[...4 lines deleted...]
-      <c r="F14" s="299"/>
+      <c r="A14" s="295"/>
+      <c r="B14" s="296"/>
+      <c r="C14" s="296"/>
+      <c r="D14" s="296"/>
+      <c r="E14" s="296"/>
+      <c r="F14" s="297"/>
       <c r="G14" s="6"/>
       <c r="H14" s="141">
         <f t="shared" ref="H14:H22" si="0">SUM(G14*35)</f>
         <v>0</v>
       </c>
       <c r="I14" s="32"/>
       <c r="J14" s="35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="274"/>
-[...4 lines deleted...]
-      <c r="F15" s="276"/>
+      <c r="A15" s="272"/>
+      <c r="B15" s="273"/>
+      <c r="C15" s="273"/>
+      <c r="D15" s="273"/>
+      <c r="E15" s="273"/>
+      <c r="F15" s="274"/>
       <c r="G15" s="5"/>
       <c r="H15" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I15" s="32"/>
       <c r="J15" s="36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="300"/>
-[...4 lines deleted...]
-      <c r="F16" s="302"/>
+      <c r="A16" s="298"/>
+      <c r="B16" s="299"/>
+      <c r="C16" s="299"/>
+      <c r="D16" s="299"/>
+      <c r="E16" s="299"/>
+      <c r="F16" s="300"/>
       <c r="G16" s="4"/>
       <c r="H16" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I16" s="32"/>
       <c r="J16" s="38" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="274"/>
-[...4 lines deleted...]
-      <c r="F17" s="276"/>
+      <c r="A17" s="272"/>
+      <c r="B17" s="273"/>
+      <c r="C17" s="273"/>
+      <c r="D17" s="273"/>
+      <c r="E17" s="273"/>
+      <c r="F17" s="274"/>
       <c r="G17" s="5"/>
       <c r="H17" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I17" s="32"/>
       <c r="J17" s="39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="297"/>
-[...4 lines deleted...]
-      <c r="F18" s="299"/>
+      <c r="A18" s="295"/>
+      <c r="B18" s="296"/>
+      <c r="C18" s="296"/>
+      <c r="D18" s="296"/>
+      <c r="E18" s="296"/>
+      <c r="F18" s="297"/>
       <c r="G18" s="6"/>
       <c r="H18" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I18" s="32"/>
       <c r="J18" s="37"/>
     </row>
     <row r="19" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="274"/>
-[...4 lines deleted...]
-      <c r="F19" s="276"/>
+      <c r="A19" s="272"/>
+      <c r="B19" s="273"/>
+      <c r="C19" s="273"/>
+      <c r="D19" s="273"/>
+      <c r="E19" s="273"/>
+      <c r="F19" s="274"/>
       <c r="G19" s="5"/>
       <c r="H19" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I19" s="32"/>
       <c r="J19" s="37"/>
     </row>
     <row r="20" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="297"/>
-[...4 lines deleted...]
-      <c r="F20" s="299"/>
+      <c r="A20" s="295"/>
+      <c r="B20" s="296"/>
+      <c r="C20" s="296"/>
+      <c r="D20" s="296"/>
+      <c r="E20" s="296"/>
+      <c r="F20" s="297"/>
       <c r="G20" s="6"/>
       <c r="H20" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="32"/>
       <c r="J20" s="37"/>
     </row>
     <row r="21" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="274"/>
-[...4 lines deleted...]
-      <c r="F21" s="276"/>
+      <c r="A21" s="272"/>
+      <c r="B21" s="273"/>
+      <c r="C21" s="273"/>
+      <c r="D21" s="273"/>
+      <c r="E21" s="273"/>
+      <c r="F21" s="274"/>
       <c r="G21" s="5"/>
       <c r="H21" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I21" s="32"/>
       <c r="J21" s="40" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="303"/>
-[...4 lines deleted...]
-      <c r="F22" s="305"/>
+      <c r="A22" s="301"/>
+      <c r="B22" s="302"/>
+      <c r="C22" s="302"/>
+      <c r="D22" s="302"/>
+      <c r="E22" s="302"/>
+      <c r="F22" s="303"/>
       <c r="G22" s="33"/>
       <c r="H22" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="32"/>
       <c r="J22" s="41" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A23" s="306"/>
-[...6 lines deleted...]
-      <c r="H23" s="308">
+      <c r="A23" s="304"/>
+      <c r="B23" s="305"/>
+      <c r="C23" s="305"/>
+      <c r="D23" s="305"/>
+      <c r="E23" s="305"/>
+      <c r="F23" s="305"/>
+      <c r="G23" s="305"/>
+      <c r="H23" s="306">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="26"/>
       <c r="J23" s="28" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="310" t="s">
+      <c r="A24" s="308" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="311"/>
-[...5 lines deleted...]
-      <c r="H24" s="309"/>
+      <c r="B24" s="309"/>
+      <c r="C24" s="309"/>
+      <c r="D24" s="309"/>
+      <c r="E24" s="309"/>
+      <c r="F24" s="309"/>
+      <c r="G24" s="310"/>
+      <c r="H24" s="307"/>
       <c r="I24" s="26"/>
       <c r="J24" s="29"/>
     </row>
     <row r="25" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="322"/>
-[...8 lines deleted...]
-      <c r="J25" s="324"/>
+      <c r="A25" s="320"/>
+      <c r="B25" s="321"/>
+      <c r="C25" s="321"/>
+      <c r="D25" s="321"/>
+      <c r="E25" s="321"/>
+      <c r="F25" s="321"/>
+      <c r="G25" s="321"/>
+      <c r="H25" s="321"/>
+      <c r="I25" s="321"/>
+      <c r="J25" s="322"/>
     </row>
     <row r="26" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="325" t="s">
+      <c r="A26" s="323" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="326"/>
-[...4 lines deleted...]
-      <c r="G26" s="326"/>
+      <c r="B26" s="324"/>
+      <c r="C26" s="324"/>
+      <c r="D26" s="324"/>
+      <c r="E26" s="324"/>
+      <c r="F26" s="324"/>
+      <c r="G26" s="324"/>
       <c r="H26" s="34"/>
-      <c r="I26" s="327" t="s">
+      <c r="I26" s="325" t="s">
         <v>16</v>
       </c>
-      <c r="J26" s="328"/>
+      <c r="J26" s="326"/>
     </row>
     <row r="27" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="329" t="s">
+      <c r="A27" s="327" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="330"/>
-[...6 lines deleted...]
-      <c r="I27" s="333" t="s">
+      <c r="B27" s="328"/>
+      <c r="C27" s="328"/>
+      <c r="D27" s="328"/>
+      <c r="E27" s="328"/>
+      <c r="F27" s="328"/>
+      <c r="G27" s="328"/>
+      <c r="H27" s="328"/>
+      <c r="I27" s="331" t="s">
         <v>17</v>
       </c>
-      <c r="J27" s="328"/>
+      <c r="J27" s="326"/>
     </row>
     <row r="28" spans="1:10" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="331"/>
-[...7 lines deleted...]
-      <c r="I28" s="334" t="s">
+      <c r="A28" s="329"/>
+      <c r="B28" s="330"/>
+      <c r="C28" s="330"/>
+      <c r="D28" s="330"/>
+      <c r="E28" s="330"/>
+      <c r="F28" s="330"/>
+      <c r="G28" s="330"/>
+      <c r="H28" s="330"/>
+      <c r="I28" s="332" t="s">
         <v>18</v>
       </c>
-      <c r="J28" s="335"/>
+      <c r="J28" s="333"/>
     </row>
     <row r="29" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="313" t="s">
+      <c r="A29" s="311" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="314"/>
-[...7 lines deleted...]
-      <c r="J29" s="315"/>
+      <c r="B29" s="312"/>
+      <c r="C29" s="312"/>
+      <c r="D29" s="312"/>
+      <c r="E29" s="312"/>
+      <c r="F29" s="312"/>
+      <c r="G29" s="312"/>
+      <c r="H29" s="312"/>
+      <c r="I29" s="312"/>
+      <c r="J29" s="313"/>
     </row>
     <row r="30" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="316" t="s">
+      <c r="A30" s="314" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="317"/>
-[...7 lines deleted...]
-      <c r="J30" s="318"/>
+      <c r="B30" s="315"/>
+      <c r="C30" s="315"/>
+      <c r="D30" s="315"/>
+      <c r="E30" s="315"/>
+      <c r="F30" s="315"/>
+      <c r="G30" s="315"/>
+      <c r="H30" s="315"/>
+      <c r="I30" s="315"/>
+      <c r="J30" s="316"/>
     </row>
     <row r="31" spans="1:10" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="319" t="s">
+      <c r="A31" s="317" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="320"/>
-[...7 lines deleted...]
-      <c r="J31" s="321"/>
+      <c r="B31" s="318"/>
+      <c r="C31" s="318"/>
+      <c r="D31" s="318"/>
+      <c r="E31" s="318"/>
+      <c r="F31" s="318"/>
+      <c r="G31" s="318"/>
+      <c r="H31" s="318"/>
+      <c r="I31" s="318"/>
+      <c r="J31" s="319"/>
     </row>
     <row r="32" spans="1:10" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="33" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
     </row>
     <row r="34" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="13"/>
       <c r="B34" s="14"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
     </row>
     <row r="35" spans="1:10" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A35" s="13"/>
       <c r="B35" s="12"/>
       <c r="C35" s="12"/>
@@ -22540,549 +22534,549 @@
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{519618A4-F4B7-4DF0-8DFB-1CC29AEBB4F4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T39"/>
   <sheetViews>
     <sheetView topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A21" sqref="A21:F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="5" width="6.85546875" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" customWidth="1"/>
     <col min="9" max="9" width="0.85546875" customWidth="1"/>
     <col min="10" max="10" width="31.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="243" t="s">
+      <c r="A1" s="241" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="243"/>
-[...7 lines deleted...]
-      <c r="J1" s="243"/>
+      <c r="B1" s="241"/>
+      <c r="C1" s="241"/>
+      <c r="D1" s="241"/>
+      <c r="E1" s="241"/>
+      <c r="F1" s="241"/>
+      <c r="G1" s="241"/>
+      <c r="H1" s="241"/>
+      <c r="I1" s="241"/>
+      <c r="J1" s="241"/>
     </row>
     <row r="2" spans="1:20" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="244" t="s">
+      <c r="A2" s="242" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="244"/>
-[...7 lines deleted...]
-      <c r="J2" s="244"/>
+      <c r="B2" s="242"/>
+      <c r="C2" s="242"/>
+      <c r="D2" s="242"/>
+      <c r="E2" s="242"/>
+      <c r="F2" s="242"/>
+      <c r="G2" s="242"/>
+      <c r="H2" s="242"/>
+      <c r="I2" s="242"/>
+      <c r="J2" s="242"/>
     </row>
     <row r="3" spans="1:20" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="245" t="s">
+      <c r="A3" s="243" t="s">
         <v>77</v>
       </c>
-      <c r="B3" s="246"/>
-[...7 lines deleted...]
-      <c r="J3" s="247"/>
+      <c r="B3" s="244"/>
+      <c r="C3" s="244"/>
+      <c r="D3" s="244"/>
+      <c r="E3" s="244"/>
+      <c r="F3" s="244"/>
+      <c r="G3" s="244"/>
+      <c r="H3" s="244"/>
+      <c r="I3" s="244"/>
+      <c r="J3" s="245"/>
     </row>
     <row r="4" spans="1:20" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="248" t="s">
+      <c r="A4" s="246" t="s">
         <v>76</v>
       </c>
-      <c r="B4" s="249"/>
-[...7 lines deleted...]
-      <c r="J4" s="250"/>
+      <c r="B4" s="247"/>
+      <c r="C4" s="247"/>
+      <c r="D4" s="247"/>
+      <c r="E4" s="247"/>
+      <c r="F4" s="247"/>
+      <c r="G4" s="247"/>
+      <c r="H4" s="247"/>
+      <c r="I4" s="247"/>
+      <c r="J4" s="248"/>
     </row>
     <row r="5" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="251"/>
-[...4 lines deleted...]
-      <c r="G5" s="254" t="s">
+      <c r="B5" s="249"/>
+      <c r="C5" s="250"/>
+      <c r="D5" s="250"/>
+      <c r="E5" s="250"/>
+      <c r="F5" s="251"/>
+      <c r="G5" s="252" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="255"/>
-[...1 lines deleted...]
-      <c r="J5" s="257"/>
+      <c r="H5" s="253"/>
+      <c r="I5" s="254"/>
+      <c r="J5" s="255"/>
     </row>
     <row r="6" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="258"/>
-[...4 lines deleted...]
-      <c r="G6" s="264" t="s">
+      <c r="B6" s="256"/>
+      <c r="C6" s="257"/>
+      <c r="D6" s="257"/>
+      <c r="E6" s="257"/>
+      <c r="F6" s="258"/>
+      <c r="G6" s="262" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="265"/>
-[...1 lines deleted...]
-      <c r="J6" s="267"/>
+      <c r="H6" s="263"/>
+      <c r="I6" s="264"/>
+      <c r="J6" s="265"/>
     </row>
     <row r="7" spans="1:20" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="261"/>
-[...4 lines deleted...]
-      <c r="G7" s="270" t="s">
+      <c r="B7" s="259"/>
+      <c r="C7" s="260"/>
+      <c r="D7" s="260"/>
+      <c r="E7" s="260"/>
+      <c r="F7" s="261"/>
+      <c r="G7" s="268" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="271"/>
-[...1 lines deleted...]
-      <c r="J7" s="269"/>
+      <c r="H7" s="269"/>
+      <c r="I7" s="266"/>
+      <c r="J7" s="267"/>
     </row>
     <row r="8" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="272"/>
-[...4 lines deleted...]
-      <c r="G8" s="254" t="s">
+      <c r="B8" s="270"/>
+      <c r="C8" s="270"/>
+      <c r="D8" s="270"/>
+      <c r="E8" s="270"/>
+      <c r="F8" s="271"/>
+      <c r="G8" s="252" t="s">
         <v>22</v>
       </c>
-      <c r="H8" s="255"/>
-[...1 lines deleted...]
-      <c r="J8" s="257"/>
+      <c r="H8" s="253"/>
+      <c r="I8" s="254"/>
+      <c r="J8" s="255"/>
     </row>
     <row r="9" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="277" t="s">
+      <c r="A9" s="275" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="278"/>
-[...4 lines deleted...]
-      <c r="G9" s="280" t="s">
+      <c r="B9" s="276"/>
+      <c r="C9" s="276"/>
+      <c r="D9" s="276"/>
+      <c r="E9" s="276"/>
+      <c r="F9" s="277"/>
+      <c r="G9" s="278" t="s">
         <v>19</v>
       </c>
-      <c r="H9" s="281"/>
-[...1 lines deleted...]
-      <c r="J9" s="282"/>
+      <c r="H9" s="279"/>
+      <c r="I9" s="279"/>
+      <c r="J9" s="280"/>
       <c r="M9" s="131"/>
       <c r="N9" s="131"/>
       <c r="O9" s="131"/>
       <c r="P9" s="131"/>
       <c r="Q9" s="131"/>
       <c r="R9" s="131"/>
       <c r="S9" s="131"/>
       <c r="T9" s="131"/>
     </row>
     <row r="10" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="283"/>
-[...8 lines deleted...]
-      <c r="J10" s="288"/>
+      <c r="A10" s="281"/>
+      <c r="B10" s="282"/>
+      <c r="C10" s="282"/>
+      <c r="D10" s="282"/>
+      <c r="E10" s="282"/>
+      <c r="F10" s="283"/>
+      <c r="G10" s="284"/>
+      <c r="H10" s="285"/>
+      <c r="I10" s="282"/>
+      <c r="J10" s="286"/>
       <c r="M10" s="132"/>
       <c r="N10" s="134"/>
       <c r="O10" s="135"/>
       <c r="P10" s="135"/>
       <c r="Q10" s="135"/>
       <c r="R10" s="135"/>
       <c r="S10" s="135"/>
       <c r="T10" s="135"/>
     </row>
     <row r="11" spans="1:20" s="21" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="289" t="s">
+      <c r="A11" s="287" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="290"/>
-[...4 lines deleted...]
-      <c r="G11" s="293" t="s">
+      <c r="B11" s="288"/>
+      <c r="C11" s="288"/>
+      <c r="D11" s="288"/>
+      <c r="E11" s="288"/>
+      <c r="F11" s="288"/>
+      <c r="G11" s="291" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="136" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="295"/>
+      <c r="I11" s="293"/>
       <c r="J11" s="30" t="s">
         <v>5</v>
       </c>
       <c r="M11" s="133"/>
       <c r="N11" s="133"/>
       <c r="O11" s="133"/>
       <c r="P11" s="133"/>
       <c r="Q11" s="133"/>
       <c r="R11" s="133"/>
       <c r="S11" s="133"/>
       <c r="T11" s="133"/>
     </row>
     <row r="12" spans="1:20" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="291"/>
-[...5 lines deleted...]
-      <c r="G12" s="294"/>
+      <c r="A12" s="289"/>
+      <c r="B12" s="290"/>
+      <c r="C12" s="290"/>
+      <c r="D12" s="290"/>
+      <c r="E12" s="290"/>
+      <c r="F12" s="290"/>
+      <c r="G12" s="292"/>
       <c r="H12" s="137" t="s">
         <v>33</v>
       </c>
-      <c r="I12" s="296"/>
+      <c r="I12" s="294"/>
       <c r="J12" s="31"/>
     </row>
     <row r="13" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="274"/>
-[...4 lines deleted...]
-      <c r="F13" s="276"/>
+      <c r="A13" s="272"/>
+      <c r="B13" s="273"/>
+      <c r="C13" s="273"/>
+      <c r="D13" s="273"/>
+      <c r="E13" s="273"/>
+      <c r="F13" s="274"/>
       <c r="G13" s="5"/>
       <c r="H13" s="141">
         <f>SUM(G13*1)</f>
         <v>0</v>
       </c>
-      <c r="I13" s="296"/>
+      <c r="I13" s="294"/>
       <c r="J13" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="297"/>
-[...4 lines deleted...]
-      <c r="F14" s="299"/>
+      <c r="A14" s="295"/>
+      <c r="B14" s="296"/>
+      <c r="C14" s="296"/>
+      <c r="D14" s="296"/>
+      <c r="E14" s="296"/>
+      <c r="F14" s="297"/>
       <c r="G14" s="6"/>
       <c r="H14" s="141">
         <f t="shared" ref="H14:H22" si="0">SUM(G14*1)</f>
         <v>0</v>
       </c>
       <c r="I14" s="32"/>
       <c r="J14" s="35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="274"/>
-[...4 lines deleted...]
-      <c r="F15" s="276"/>
+      <c r="A15" s="272"/>
+      <c r="B15" s="273"/>
+      <c r="C15" s="273"/>
+      <c r="D15" s="273"/>
+      <c r="E15" s="273"/>
+      <c r="F15" s="274"/>
       <c r="G15" s="5"/>
       <c r="H15" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I15" s="32"/>
       <c r="J15" s="36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="300"/>
-[...4 lines deleted...]
-      <c r="F16" s="302"/>
+      <c r="A16" s="298"/>
+      <c r="B16" s="299"/>
+      <c r="C16" s="299"/>
+      <c r="D16" s="299"/>
+      <c r="E16" s="299"/>
+      <c r="F16" s="300"/>
       <c r="G16" s="4"/>
       <c r="H16" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I16" s="32"/>
       <c r="J16" s="38" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="274"/>
-[...4 lines deleted...]
-      <c r="F17" s="276"/>
+      <c r="A17" s="272"/>
+      <c r="B17" s="273"/>
+      <c r="C17" s="273"/>
+      <c r="D17" s="273"/>
+      <c r="E17" s="273"/>
+      <c r="F17" s="274"/>
       <c r="G17" s="5"/>
       <c r="H17" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I17" s="32"/>
       <c r="J17" s="39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="297"/>
-[...4 lines deleted...]
-      <c r="F18" s="299"/>
+      <c r="A18" s="295"/>
+      <c r="B18" s="296"/>
+      <c r="C18" s="296"/>
+      <c r="D18" s="296"/>
+      <c r="E18" s="296"/>
+      <c r="F18" s="297"/>
       <c r="G18" s="6"/>
       <c r="H18" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I18" s="32"/>
       <c r="J18" s="37"/>
     </row>
     <row r="19" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="274"/>
-[...4 lines deleted...]
-      <c r="F19" s="276"/>
+      <c r="A19" s="272"/>
+      <c r="B19" s="273"/>
+      <c r="C19" s="273"/>
+      <c r="D19" s="273"/>
+      <c r="E19" s="273"/>
+      <c r="F19" s="274"/>
       <c r="G19" s="5"/>
       <c r="H19" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I19" s="32"/>
       <c r="J19" s="37"/>
     </row>
     <row r="20" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="297"/>
-[...4 lines deleted...]
-      <c r="F20" s="299"/>
+      <c r="A20" s="295"/>
+      <c r="B20" s="296"/>
+      <c r="C20" s="296"/>
+      <c r="D20" s="296"/>
+      <c r="E20" s="296"/>
+      <c r="F20" s="297"/>
       <c r="G20" s="6"/>
       <c r="H20" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="32"/>
       <c r="J20" s="37"/>
     </row>
     <row r="21" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="274"/>
-[...4 lines deleted...]
-      <c r="F21" s="276"/>
+      <c r="A21" s="272"/>
+      <c r="B21" s="273"/>
+      <c r="C21" s="273"/>
+      <c r="D21" s="273"/>
+      <c r="E21" s="273"/>
+      <c r="F21" s="274"/>
       <c r="G21" s="5"/>
       <c r="H21" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I21" s="32"/>
       <c r="J21" s="40" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="303"/>
-[...4 lines deleted...]
-      <c r="F22" s="305"/>
+      <c r="A22" s="301"/>
+      <c r="B22" s="302"/>
+      <c r="C22" s="302"/>
+      <c r="D22" s="302"/>
+      <c r="E22" s="302"/>
+      <c r="F22" s="303"/>
       <c r="G22" s="33"/>
       <c r="H22" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="32"/>
       <c r="J22" s="41" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A23" s="306"/>
-[...6 lines deleted...]
-      <c r="H23" s="308">
+      <c r="A23" s="304"/>
+      <c r="B23" s="305"/>
+      <c r="C23" s="305"/>
+      <c r="D23" s="305"/>
+      <c r="E23" s="305"/>
+      <c r="F23" s="305"/>
+      <c r="G23" s="305"/>
+      <c r="H23" s="306">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="26"/>
       <c r="J23" s="28" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="310" t="s">
+      <c r="A24" s="308" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="311"/>
-[...5 lines deleted...]
-      <c r="H24" s="309"/>
+      <c r="B24" s="309"/>
+      <c r="C24" s="309"/>
+      <c r="D24" s="309"/>
+      <c r="E24" s="309"/>
+      <c r="F24" s="309"/>
+      <c r="G24" s="310"/>
+      <c r="H24" s="307"/>
       <c r="I24" s="26"/>
       <c r="J24" s="29"/>
     </row>
     <row r="25" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="322"/>
-[...8 lines deleted...]
-      <c r="J25" s="324"/>
+      <c r="A25" s="320"/>
+      <c r="B25" s="321"/>
+      <c r="C25" s="321"/>
+      <c r="D25" s="321"/>
+      <c r="E25" s="321"/>
+      <c r="F25" s="321"/>
+      <c r="G25" s="321"/>
+      <c r="H25" s="321"/>
+      <c r="I25" s="321"/>
+      <c r="J25" s="322"/>
     </row>
     <row r="26" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="325" t="s">
+      <c r="A26" s="323" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="326"/>
-[...4 lines deleted...]
-      <c r="G26" s="326"/>
+      <c r="B26" s="324"/>
+      <c r="C26" s="324"/>
+      <c r="D26" s="324"/>
+      <c r="E26" s="324"/>
+      <c r="F26" s="324"/>
+      <c r="G26" s="324"/>
       <c r="H26" s="34"/>
-      <c r="I26" s="327" t="s">
+      <c r="I26" s="325" t="s">
         <v>16</v>
       </c>
-      <c r="J26" s="328"/>
+      <c r="J26" s="326"/>
     </row>
     <row r="27" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="329" t="s">
+      <c r="A27" s="327" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="330"/>
-[...6 lines deleted...]
-      <c r="I27" s="333" t="s">
+      <c r="B27" s="328"/>
+      <c r="C27" s="328"/>
+      <c r="D27" s="328"/>
+      <c r="E27" s="328"/>
+      <c r="F27" s="328"/>
+      <c r="G27" s="328"/>
+      <c r="H27" s="328"/>
+      <c r="I27" s="331" t="s">
         <v>17</v>
       </c>
-      <c r="J27" s="328"/>
+      <c r="J27" s="326"/>
     </row>
     <row r="28" spans="1:10" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="331"/>
-[...7 lines deleted...]
-      <c r="I28" s="334" t="s">
+      <c r="A28" s="329"/>
+      <c r="B28" s="330"/>
+      <c r="C28" s="330"/>
+      <c r="D28" s="330"/>
+      <c r="E28" s="330"/>
+      <c r="F28" s="330"/>
+      <c r="G28" s="330"/>
+      <c r="H28" s="330"/>
+      <c r="I28" s="332" t="s">
         <v>18</v>
       </c>
-      <c r="J28" s="335"/>
+      <c r="J28" s="333"/>
     </row>
     <row r="29" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="313" t="s">
+      <c r="A29" s="311" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="314"/>
-[...7 lines deleted...]
-      <c r="J29" s="315"/>
+      <c r="B29" s="312"/>
+      <c r="C29" s="312"/>
+      <c r="D29" s="312"/>
+      <c r="E29" s="312"/>
+      <c r="F29" s="312"/>
+      <c r="G29" s="312"/>
+      <c r="H29" s="312"/>
+      <c r="I29" s="312"/>
+      <c r="J29" s="313"/>
     </row>
     <row r="30" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="316" t="s">
+      <c r="A30" s="314" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="317"/>
-[...7 lines deleted...]
-      <c r="J30" s="318"/>
+      <c r="B30" s="315"/>
+      <c r="C30" s="315"/>
+      <c r="D30" s="315"/>
+      <c r="E30" s="315"/>
+      <c r="F30" s="315"/>
+      <c r="G30" s="315"/>
+      <c r="H30" s="315"/>
+      <c r="I30" s="315"/>
+      <c r="J30" s="316"/>
     </row>
     <row r="31" spans="1:10" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="319" t="s">
+      <c r="A31" s="317" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="320"/>
-[...7 lines deleted...]
-      <c r="J31" s="321"/>
+      <c r="B31" s="318"/>
+      <c r="C31" s="318"/>
+      <c r="D31" s="318"/>
+      <c r="E31" s="318"/>
+      <c r="F31" s="318"/>
+      <c r="G31" s="318"/>
+      <c r="H31" s="318"/>
+      <c r="I31" s="318"/>
+      <c r="J31" s="319"/>
     </row>
     <row r="32" spans="1:10" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="33" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
     </row>
     <row r="34" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="13"/>
       <c r="B34" s="14"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
     </row>
     <row r="35" spans="1:10" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A35" s="13"/>
       <c r="B35" s="12"/>
       <c r="C35" s="12"/>
@@ -23444,549 +23438,549 @@
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFCE498D-7B88-4893-9AA5-06A26F2EC2B8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T39"/>
   <sheetViews>
     <sheetView topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A30" sqref="A30:J30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="5" width="6.85546875" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" customWidth="1"/>
     <col min="9" max="9" width="0.85546875" customWidth="1"/>
     <col min="10" max="10" width="31.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="243" t="s">
+      <c r="A1" s="241" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="243"/>
-[...7 lines deleted...]
-      <c r="J1" s="243"/>
+      <c r="B1" s="241"/>
+      <c r="C1" s="241"/>
+      <c r="D1" s="241"/>
+      <c r="E1" s="241"/>
+      <c r="F1" s="241"/>
+      <c r="G1" s="241"/>
+      <c r="H1" s="241"/>
+      <c r="I1" s="241"/>
+      <c r="J1" s="241"/>
     </row>
     <row r="2" spans="1:20" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="244" t="s">
+      <c r="A2" s="242" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="244"/>
-[...7 lines deleted...]
-      <c r="J2" s="244"/>
+      <c r="B2" s="242"/>
+      <c r="C2" s="242"/>
+      <c r="D2" s="242"/>
+      <c r="E2" s="242"/>
+      <c r="F2" s="242"/>
+      <c r="G2" s="242"/>
+      <c r="H2" s="242"/>
+      <c r="I2" s="242"/>
+      <c r="J2" s="242"/>
     </row>
     <row r="3" spans="1:20" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="245" t="s">
+      <c r="A3" s="243" t="s">
         <v>79</v>
       </c>
-      <c r="B3" s="246"/>
-[...7 lines deleted...]
-      <c r="J3" s="247"/>
+      <c r="B3" s="244"/>
+      <c r="C3" s="244"/>
+      <c r="D3" s="244"/>
+      <c r="E3" s="244"/>
+      <c r="F3" s="244"/>
+      <c r="G3" s="244"/>
+      <c r="H3" s="244"/>
+      <c r="I3" s="244"/>
+      <c r="J3" s="245"/>
     </row>
     <row r="4" spans="1:20" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="248" t="s">
+      <c r="A4" s="246" t="s">
         <v>78</v>
       </c>
-      <c r="B4" s="249"/>
-[...7 lines deleted...]
-      <c r="J4" s="250"/>
+      <c r="B4" s="247"/>
+      <c r="C4" s="247"/>
+      <c r="D4" s="247"/>
+      <c r="E4" s="247"/>
+      <c r="F4" s="247"/>
+      <c r="G4" s="247"/>
+      <c r="H4" s="247"/>
+      <c r="I4" s="247"/>
+      <c r="J4" s="248"/>
     </row>
     <row r="5" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="251"/>
-[...4 lines deleted...]
-      <c r="G5" s="254" t="s">
+      <c r="B5" s="249"/>
+      <c r="C5" s="250"/>
+      <c r="D5" s="250"/>
+      <c r="E5" s="250"/>
+      <c r="F5" s="251"/>
+      <c r="G5" s="252" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="255"/>
-[...1 lines deleted...]
-      <c r="J5" s="257"/>
+      <c r="H5" s="253"/>
+      <c r="I5" s="254"/>
+      <c r="J5" s="255"/>
     </row>
     <row r="6" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="258"/>
-[...4 lines deleted...]
-      <c r="G6" s="264" t="s">
+      <c r="B6" s="256"/>
+      <c r="C6" s="257"/>
+      <c r="D6" s="257"/>
+      <c r="E6" s="257"/>
+      <c r="F6" s="258"/>
+      <c r="G6" s="262" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="265"/>
-[...1 lines deleted...]
-      <c r="J6" s="267"/>
+      <c r="H6" s="263"/>
+      <c r="I6" s="264"/>
+      <c r="J6" s="265"/>
     </row>
     <row r="7" spans="1:20" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="261"/>
-[...4 lines deleted...]
-      <c r="G7" s="270" t="s">
+      <c r="B7" s="259"/>
+      <c r="C7" s="260"/>
+      <c r="D7" s="260"/>
+      <c r="E7" s="260"/>
+      <c r="F7" s="261"/>
+      <c r="G7" s="268" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="271"/>
-[...1 lines deleted...]
-      <c r="J7" s="269"/>
+      <c r="H7" s="269"/>
+      <c r="I7" s="266"/>
+      <c r="J7" s="267"/>
     </row>
     <row r="8" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="272"/>
-[...4 lines deleted...]
-      <c r="G8" s="254" t="s">
+      <c r="B8" s="270"/>
+      <c r="C8" s="270"/>
+      <c r="D8" s="270"/>
+      <c r="E8" s="270"/>
+      <c r="F8" s="271"/>
+      <c r="G8" s="252" t="s">
         <v>22</v>
       </c>
-      <c r="H8" s="255"/>
-[...1 lines deleted...]
-      <c r="J8" s="257"/>
+      <c r="H8" s="253"/>
+      <c r="I8" s="254"/>
+      <c r="J8" s="255"/>
     </row>
     <row r="9" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="277" t="s">
+      <c r="A9" s="275" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="278"/>
-[...4 lines deleted...]
-      <c r="G9" s="280" t="s">
+      <c r="B9" s="276"/>
+      <c r="C9" s="276"/>
+      <c r="D9" s="276"/>
+      <c r="E9" s="276"/>
+      <c r="F9" s="277"/>
+      <c r="G9" s="278" t="s">
         <v>19</v>
       </c>
-      <c r="H9" s="281"/>
-[...1 lines deleted...]
-      <c r="J9" s="282"/>
+      <c r="H9" s="279"/>
+      <c r="I9" s="279"/>
+      <c r="J9" s="280"/>
       <c r="M9" s="131"/>
       <c r="N9" s="131"/>
       <c r="O9" s="131"/>
       <c r="P9" s="131"/>
       <c r="Q9" s="131"/>
       <c r="R9" s="131"/>
       <c r="S9" s="131"/>
       <c r="T9" s="131"/>
     </row>
     <row r="10" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="283"/>
-[...8 lines deleted...]
-      <c r="J10" s="288"/>
+      <c r="A10" s="281"/>
+      <c r="B10" s="282"/>
+      <c r="C10" s="282"/>
+      <c r="D10" s="282"/>
+      <c r="E10" s="282"/>
+      <c r="F10" s="283"/>
+      <c r="G10" s="284"/>
+      <c r="H10" s="285"/>
+      <c r="I10" s="282"/>
+      <c r="J10" s="286"/>
       <c r="M10" s="132"/>
       <c r="N10" s="134"/>
       <c r="O10" s="135"/>
       <c r="P10" s="135"/>
       <c r="Q10" s="135"/>
       <c r="R10" s="135"/>
       <c r="S10" s="135"/>
       <c r="T10" s="135"/>
     </row>
     <row r="11" spans="1:20" s="21" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="289" t="s">
+      <c r="A11" s="287" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="290"/>
-[...4 lines deleted...]
-      <c r="G11" s="293" t="s">
+      <c r="B11" s="288"/>
+      <c r="C11" s="288"/>
+      <c r="D11" s="288"/>
+      <c r="E11" s="288"/>
+      <c r="F11" s="288"/>
+      <c r="G11" s="291" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="136" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="295"/>
+      <c r="I11" s="293"/>
       <c r="J11" s="30" t="s">
         <v>5</v>
       </c>
       <c r="M11" s="133"/>
       <c r="N11" s="133"/>
       <c r="O11" s="133"/>
       <c r="P11" s="133"/>
       <c r="Q11" s="133"/>
       <c r="R11" s="133"/>
       <c r="S11" s="133"/>
       <c r="T11" s="133"/>
     </row>
     <row r="12" spans="1:20" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="291"/>
-[...5 lines deleted...]
-      <c r="G12" s="294"/>
+      <c r="A12" s="289"/>
+      <c r="B12" s="290"/>
+      <c r="C12" s="290"/>
+      <c r="D12" s="290"/>
+      <c r="E12" s="290"/>
+      <c r="F12" s="290"/>
+      <c r="G12" s="292"/>
       <c r="H12" s="137" t="s">
         <v>33</v>
       </c>
-      <c r="I12" s="296"/>
+      <c r="I12" s="294"/>
       <c r="J12" s="31"/>
     </row>
     <row r="13" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="274"/>
-[...4 lines deleted...]
-      <c r="F13" s="276"/>
+      <c r="A13" s="272"/>
+      <c r="B13" s="273"/>
+      <c r="C13" s="273"/>
+      <c r="D13" s="273"/>
+      <c r="E13" s="273"/>
+      <c r="F13" s="274"/>
       <c r="G13" s="5"/>
       <c r="H13" s="141">
         <f>SUM(G13*1)</f>
         <v>0</v>
       </c>
-      <c r="I13" s="296"/>
+      <c r="I13" s="294"/>
       <c r="J13" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="297"/>
-[...4 lines deleted...]
-      <c r="F14" s="299"/>
+      <c r="A14" s="295"/>
+      <c r="B14" s="296"/>
+      <c r="C14" s="296"/>
+      <c r="D14" s="296"/>
+      <c r="E14" s="296"/>
+      <c r="F14" s="297"/>
       <c r="G14" s="6"/>
       <c r="H14" s="141">
         <f t="shared" ref="H14:H22" si="0">SUM(G14*1)</f>
         <v>0</v>
       </c>
       <c r="I14" s="32"/>
       <c r="J14" s="35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="274"/>
-[...4 lines deleted...]
-      <c r="F15" s="276"/>
+      <c r="A15" s="272"/>
+      <c r="B15" s="273"/>
+      <c r="C15" s="273"/>
+      <c r="D15" s="273"/>
+      <c r="E15" s="273"/>
+      <c r="F15" s="274"/>
       <c r="G15" s="5"/>
       <c r="H15" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I15" s="32"/>
       <c r="J15" s="36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="300"/>
-[...4 lines deleted...]
-      <c r="F16" s="302"/>
+      <c r="A16" s="298"/>
+      <c r="B16" s="299"/>
+      <c r="C16" s="299"/>
+      <c r="D16" s="299"/>
+      <c r="E16" s="299"/>
+      <c r="F16" s="300"/>
       <c r="G16" s="4"/>
       <c r="H16" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I16" s="32"/>
       <c r="J16" s="38" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="274"/>
-[...4 lines deleted...]
-      <c r="F17" s="276"/>
+      <c r="A17" s="272"/>
+      <c r="B17" s="273"/>
+      <c r="C17" s="273"/>
+      <c r="D17" s="273"/>
+      <c r="E17" s="273"/>
+      <c r="F17" s="274"/>
       <c r="G17" s="5"/>
       <c r="H17" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I17" s="32"/>
       <c r="J17" s="39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="297"/>
-[...4 lines deleted...]
-      <c r="F18" s="299"/>
+      <c r="A18" s="295"/>
+      <c r="B18" s="296"/>
+      <c r="C18" s="296"/>
+      <c r="D18" s="296"/>
+      <c r="E18" s="296"/>
+      <c r="F18" s="297"/>
       <c r="G18" s="6"/>
       <c r="H18" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I18" s="32"/>
       <c r="J18" s="37"/>
     </row>
     <row r="19" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="274"/>
-[...4 lines deleted...]
-      <c r="F19" s="276"/>
+      <c r="A19" s="272"/>
+      <c r="B19" s="273"/>
+      <c r="C19" s="273"/>
+      <c r="D19" s="273"/>
+      <c r="E19" s="273"/>
+      <c r="F19" s="274"/>
       <c r="G19" s="5"/>
       <c r="H19" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I19" s="32"/>
       <c r="J19" s="37"/>
     </row>
     <row r="20" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="297"/>
-[...4 lines deleted...]
-      <c r="F20" s="299"/>
+      <c r="A20" s="295"/>
+      <c r="B20" s="296"/>
+      <c r="C20" s="296"/>
+      <c r="D20" s="296"/>
+      <c r="E20" s="296"/>
+      <c r="F20" s="297"/>
       <c r="G20" s="6"/>
       <c r="H20" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="32"/>
       <c r="J20" s="37"/>
     </row>
     <row r="21" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="274"/>
-[...4 lines deleted...]
-      <c r="F21" s="276"/>
+      <c r="A21" s="272"/>
+      <c r="B21" s="273"/>
+      <c r="C21" s="273"/>
+      <c r="D21" s="273"/>
+      <c r="E21" s="273"/>
+      <c r="F21" s="274"/>
       <c r="G21" s="5"/>
       <c r="H21" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I21" s="32"/>
       <c r="J21" s="40" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="303"/>
-[...4 lines deleted...]
-      <c r="F22" s="305"/>
+      <c r="A22" s="301"/>
+      <c r="B22" s="302"/>
+      <c r="C22" s="302"/>
+      <c r="D22" s="302"/>
+      <c r="E22" s="302"/>
+      <c r="F22" s="303"/>
       <c r="G22" s="33"/>
       <c r="H22" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="32"/>
       <c r="J22" s="41" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A23" s="306"/>
-[...6 lines deleted...]
-      <c r="H23" s="308">
+      <c r="A23" s="304"/>
+      <c r="B23" s="305"/>
+      <c r="C23" s="305"/>
+      <c r="D23" s="305"/>
+      <c r="E23" s="305"/>
+      <c r="F23" s="305"/>
+      <c r="G23" s="305"/>
+      <c r="H23" s="306">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="26"/>
       <c r="J23" s="28" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="310" t="s">
+      <c r="A24" s="308" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="311"/>
-[...5 lines deleted...]
-      <c r="H24" s="309"/>
+      <c r="B24" s="309"/>
+      <c r="C24" s="309"/>
+      <c r="D24" s="309"/>
+      <c r="E24" s="309"/>
+      <c r="F24" s="309"/>
+      <c r="G24" s="310"/>
+      <c r="H24" s="307"/>
       <c r="I24" s="26"/>
       <c r="J24" s="29"/>
     </row>
     <row r="25" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="322"/>
-[...8 lines deleted...]
-      <c r="J25" s="324"/>
+      <c r="A25" s="320"/>
+      <c r="B25" s="321"/>
+      <c r="C25" s="321"/>
+      <c r="D25" s="321"/>
+      <c r="E25" s="321"/>
+      <c r="F25" s="321"/>
+      <c r="G25" s="321"/>
+      <c r="H25" s="321"/>
+      <c r="I25" s="321"/>
+      <c r="J25" s="322"/>
     </row>
     <row r="26" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="325" t="s">
+      <c r="A26" s="323" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="326"/>
-[...4 lines deleted...]
-      <c r="G26" s="326"/>
+      <c r="B26" s="324"/>
+      <c r="C26" s="324"/>
+      <c r="D26" s="324"/>
+      <c r="E26" s="324"/>
+      <c r="F26" s="324"/>
+      <c r="G26" s="324"/>
       <c r="H26" s="34"/>
-      <c r="I26" s="327" t="s">
+      <c r="I26" s="325" t="s">
         <v>16</v>
       </c>
-      <c r="J26" s="328"/>
+      <c r="J26" s="326"/>
     </row>
     <row r="27" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="329" t="s">
+      <c r="A27" s="327" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="330"/>
-[...6 lines deleted...]
-      <c r="I27" s="333" t="s">
+      <c r="B27" s="328"/>
+      <c r="C27" s="328"/>
+      <c r="D27" s="328"/>
+      <c r="E27" s="328"/>
+      <c r="F27" s="328"/>
+      <c r="G27" s="328"/>
+      <c r="H27" s="328"/>
+      <c r="I27" s="331" t="s">
         <v>17</v>
       </c>
-      <c r="J27" s="328"/>
+      <c r="J27" s="326"/>
     </row>
     <row r="28" spans="1:10" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="331"/>
-[...7 lines deleted...]
-      <c r="I28" s="334" t="s">
+      <c r="A28" s="329"/>
+      <c r="B28" s="330"/>
+      <c r="C28" s="330"/>
+      <c r="D28" s="330"/>
+      <c r="E28" s="330"/>
+      <c r="F28" s="330"/>
+      <c r="G28" s="330"/>
+      <c r="H28" s="330"/>
+      <c r="I28" s="332" t="s">
         <v>18</v>
       </c>
-      <c r="J28" s="335"/>
+      <c r="J28" s="333"/>
     </row>
     <row r="29" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="313" t="s">
+      <c r="A29" s="311" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="314"/>
-[...7 lines deleted...]
-      <c r="J29" s="315"/>
+      <c r="B29" s="312"/>
+      <c r="C29" s="312"/>
+      <c r="D29" s="312"/>
+      <c r="E29" s="312"/>
+      <c r="F29" s="312"/>
+      <c r="G29" s="312"/>
+      <c r="H29" s="312"/>
+      <c r="I29" s="312"/>
+      <c r="J29" s="313"/>
     </row>
     <row r="30" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="316" t="s">
+      <c r="A30" s="314" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="317"/>
-[...7 lines deleted...]
-      <c r="J30" s="318"/>
+      <c r="B30" s="315"/>
+      <c r="C30" s="315"/>
+      <c r="D30" s="315"/>
+      <c r="E30" s="315"/>
+      <c r="F30" s="315"/>
+      <c r="G30" s="315"/>
+      <c r="H30" s="315"/>
+      <c r="I30" s="315"/>
+      <c r="J30" s="316"/>
     </row>
     <row r="31" spans="1:10" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="319" t="s">
+      <c r="A31" s="317" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="320"/>
-[...7 lines deleted...]
-      <c r="J31" s="321"/>
+      <c r="B31" s="318"/>
+      <c r="C31" s="318"/>
+      <c r="D31" s="318"/>
+      <c r="E31" s="318"/>
+      <c r="F31" s="318"/>
+      <c r="G31" s="318"/>
+      <c r="H31" s="318"/>
+      <c r="I31" s="318"/>
+      <c r="J31" s="319"/>
     </row>
     <row r="32" spans="1:10" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="33" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
     </row>
     <row r="34" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="13"/>
       <c r="B34" s="14"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
     </row>
     <row r="35" spans="1:10" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A35" s="13"/>
       <c r="B35" s="12"/>
       <c r="C35" s="12"/>
@@ -24348,549 +24342,549 @@
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BABF103-BD67-4B35-9227-E513B9460AC2}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T39"/>
   <sheetViews>
     <sheetView topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A30" sqref="A30:J30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="5" width="6.85546875" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" customWidth="1"/>
     <col min="9" max="9" width="0.85546875" customWidth="1"/>
     <col min="10" max="10" width="31.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="243" t="s">
+      <c r="A1" s="241" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="243"/>
-[...7 lines deleted...]
-      <c r="J1" s="243"/>
+      <c r="B1" s="241"/>
+      <c r="C1" s="241"/>
+      <c r="D1" s="241"/>
+      <c r="E1" s="241"/>
+      <c r="F1" s="241"/>
+      <c r="G1" s="241"/>
+      <c r="H1" s="241"/>
+      <c r="I1" s="241"/>
+      <c r="J1" s="241"/>
     </row>
     <row r="2" spans="1:20" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="244" t="s">
+      <c r="A2" s="242" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="244"/>
-[...7 lines deleted...]
-      <c r="J2" s="244"/>
+      <c r="B2" s="242"/>
+      <c r="C2" s="242"/>
+      <c r="D2" s="242"/>
+      <c r="E2" s="242"/>
+      <c r="F2" s="242"/>
+      <c r="G2" s="242"/>
+      <c r="H2" s="242"/>
+      <c r="I2" s="242"/>
+      <c r="J2" s="242"/>
     </row>
     <row r="3" spans="1:20" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="245" t="s">
+      <c r="A3" s="243" t="s">
         <v>81</v>
       </c>
-      <c r="B3" s="246"/>
-[...7 lines deleted...]
-      <c r="J3" s="247"/>
+      <c r="B3" s="244"/>
+      <c r="C3" s="244"/>
+      <c r="D3" s="244"/>
+      <c r="E3" s="244"/>
+      <c r="F3" s="244"/>
+      <c r="G3" s="244"/>
+      <c r="H3" s="244"/>
+      <c r="I3" s="244"/>
+      <c r="J3" s="245"/>
     </row>
     <row r="4" spans="1:20" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="248" t="s">
+      <c r="A4" s="246" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="249"/>
-[...7 lines deleted...]
-      <c r="J4" s="250"/>
+      <c r="B4" s="247"/>
+      <c r="C4" s="247"/>
+      <c r="D4" s="247"/>
+      <c r="E4" s="247"/>
+      <c r="F4" s="247"/>
+      <c r="G4" s="247"/>
+      <c r="H4" s="247"/>
+      <c r="I4" s="247"/>
+      <c r="J4" s="248"/>
     </row>
     <row r="5" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="251"/>
-[...4 lines deleted...]
-      <c r="G5" s="254" t="s">
+      <c r="B5" s="249"/>
+      <c r="C5" s="250"/>
+      <c r="D5" s="250"/>
+      <c r="E5" s="250"/>
+      <c r="F5" s="251"/>
+      <c r="G5" s="252" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="255"/>
-[...1 lines deleted...]
-      <c r="J5" s="257"/>
+      <c r="H5" s="253"/>
+      <c r="I5" s="254"/>
+      <c r="J5" s="255"/>
     </row>
     <row r="6" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="258"/>
-[...4 lines deleted...]
-      <c r="G6" s="264" t="s">
+      <c r="B6" s="256"/>
+      <c r="C6" s="257"/>
+      <c r="D6" s="257"/>
+      <c r="E6" s="257"/>
+      <c r="F6" s="258"/>
+      <c r="G6" s="262" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="265"/>
-[...1 lines deleted...]
-      <c r="J6" s="267"/>
+      <c r="H6" s="263"/>
+      <c r="I6" s="264"/>
+      <c r="J6" s="265"/>
     </row>
     <row r="7" spans="1:20" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="261"/>
-[...4 lines deleted...]
-      <c r="G7" s="270" t="s">
+      <c r="B7" s="259"/>
+      <c r="C7" s="260"/>
+      <c r="D7" s="260"/>
+      <c r="E7" s="260"/>
+      <c r="F7" s="261"/>
+      <c r="G7" s="268" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="271"/>
-[...1 lines deleted...]
-      <c r="J7" s="269"/>
+      <c r="H7" s="269"/>
+      <c r="I7" s="266"/>
+      <c r="J7" s="267"/>
     </row>
     <row r="8" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="272"/>
-[...4 lines deleted...]
-      <c r="G8" s="254" t="s">
+      <c r="B8" s="270"/>
+      <c r="C8" s="270"/>
+      <c r="D8" s="270"/>
+      <c r="E8" s="270"/>
+      <c r="F8" s="271"/>
+      <c r="G8" s="252" t="s">
         <v>22</v>
       </c>
-      <c r="H8" s="255"/>
-[...1 lines deleted...]
-      <c r="J8" s="257"/>
+      <c r="H8" s="253"/>
+      <c r="I8" s="254"/>
+      <c r="J8" s="255"/>
     </row>
     <row r="9" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="277" t="s">
+      <c r="A9" s="275" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="278"/>
-[...4 lines deleted...]
-      <c r="G9" s="280" t="s">
+      <c r="B9" s="276"/>
+      <c r="C9" s="276"/>
+      <c r="D9" s="276"/>
+      <c r="E9" s="276"/>
+      <c r="F9" s="277"/>
+      <c r="G9" s="278" t="s">
         <v>19</v>
       </c>
-      <c r="H9" s="281"/>
-[...1 lines deleted...]
-      <c r="J9" s="282"/>
+      <c r="H9" s="279"/>
+      <c r="I9" s="279"/>
+      <c r="J9" s="280"/>
       <c r="M9" s="131"/>
       <c r="N9" s="131"/>
       <c r="O9" s="131"/>
       <c r="P9" s="131"/>
       <c r="Q9" s="131"/>
       <c r="R9" s="131"/>
       <c r="S9" s="131"/>
       <c r="T9" s="131"/>
     </row>
     <row r="10" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="283"/>
-[...8 lines deleted...]
-      <c r="J10" s="288"/>
+      <c r="A10" s="281"/>
+      <c r="B10" s="282"/>
+      <c r="C10" s="282"/>
+      <c r="D10" s="282"/>
+      <c r="E10" s="282"/>
+      <c r="F10" s="283"/>
+      <c r="G10" s="284"/>
+      <c r="H10" s="285"/>
+      <c r="I10" s="282"/>
+      <c r="J10" s="286"/>
       <c r="M10" s="132"/>
       <c r="N10" s="134"/>
       <c r="O10" s="135"/>
       <c r="P10" s="135"/>
       <c r="Q10" s="135"/>
       <c r="R10" s="135"/>
       <c r="S10" s="135"/>
       <c r="T10" s="135"/>
     </row>
     <row r="11" spans="1:20" s="21" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="289" t="s">
+      <c r="A11" s="287" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="290"/>
-[...4 lines deleted...]
-      <c r="G11" s="293" t="s">
+      <c r="B11" s="288"/>
+      <c r="C11" s="288"/>
+      <c r="D11" s="288"/>
+      <c r="E11" s="288"/>
+      <c r="F11" s="288"/>
+      <c r="G11" s="291" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="136" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="295"/>
+      <c r="I11" s="293"/>
       <c r="J11" s="30" t="s">
         <v>5</v>
       </c>
       <c r="M11" s="133"/>
       <c r="N11" s="133"/>
       <c r="O11" s="133"/>
       <c r="P11" s="133"/>
       <c r="Q11" s="133"/>
       <c r="R11" s="133"/>
       <c r="S11" s="133"/>
       <c r="T11" s="133"/>
     </row>
     <row r="12" spans="1:20" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="291"/>
-[...5 lines deleted...]
-      <c r="G12" s="294"/>
+      <c r="A12" s="289"/>
+      <c r="B12" s="290"/>
+      <c r="C12" s="290"/>
+      <c r="D12" s="290"/>
+      <c r="E12" s="290"/>
+      <c r="F12" s="290"/>
+      <c r="G12" s="292"/>
       <c r="H12" s="137" t="s">
         <v>33</v>
       </c>
-      <c r="I12" s="296"/>
+      <c r="I12" s="294"/>
       <c r="J12" s="31"/>
     </row>
     <row r="13" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="274"/>
-[...4 lines deleted...]
-      <c r="F13" s="276"/>
+      <c r="A13" s="272"/>
+      <c r="B13" s="273"/>
+      <c r="C13" s="273"/>
+      <c r="D13" s="273"/>
+      <c r="E13" s="273"/>
+      <c r="F13" s="274"/>
       <c r="G13" s="5"/>
       <c r="H13" s="141">
         <f>SUM(G13*1)</f>
         <v>0</v>
       </c>
-      <c r="I13" s="296"/>
+      <c r="I13" s="294"/>
       <c r="J13" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="297"/>
-[...4 lines deleted...]
-      <c r="F14" s="299"/>
+      <c r="A14" s="295"/>
+      <c r="B14" s="296"/>
+      <c r="C14" s="296"/>
+      <c r="D14" s="296"/>
+      <c r="E14" s="296"/>
+      <c r="F14" s="297"/>
       <c r="G14" s="6"/>
       <c r="H14" s="141">
         <f t="shared" ref="H14:H22" si="0">SUM(G14*1)</f>
         <v>0</v>
       </c>
       <c r="I14" s="32"/>
       <c r="J14" s="35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="274"/>
-[...4 lines deleted...]
-      <c r="F15" s="276"/>
+      <c r="A15" s="272"/>
+      <c r="B15" s="273"/>
+      <c r="C15" s="273"/>
+      <c r="D15" s="273"/>
+      <c r="E15" s="273"/>
+      <c r="F15" s="274"/>
       <c r="G15" s="5"/>
       <c r="H15" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I15" s="32"/>
       <c r="J15" s="36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="300"/>
-[...4 lines deleted...]
-      <c r="F16" s="302"/>
+      <c r="A16" s="298"/>
+      <c r="B16" s="299"/>
+      <c r="C16" s="299"/>
+      <c r="D16" s="299"/>
+      <c r="E16" s="299"/>
+      <c r="F16" s="300"/>
       <c r="G16" s="4"/>
       <c r="H16" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I16" s="32"/>
       <c r="J16" s="38" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="274"/>
-[...4 lines deleted...]
-      <c r="F17" s="276"/>
+      <c r="A17" s="272"/>
+      <c r="B17" s="273"/>
+      <c r="C17" s="273"/>
+      <c r="D17" s="273"/>
+      <c r="E17" s="273"/>
+      <c r="F17" s="274"/>
       <c r="G17" s="5"/>
       <c r="H17" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I17" s="32"/>
       <c r="J17" s="39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="297"/>
-[...4 lines deleted...]
-      <c r="F18" s="299"/>
+      <c r="A18" s="295"/>
+      <c r="B18" s="296"/>
+      <c r="C18" s="296"/>
+      <c r="D18" s="296"/>
+      <c r="E18" s="296"/>
+      <c r="F18" s="297"/>
       <c r="G18" s="6"/>
       <c r="H18" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I18" s="32"/>
       <c r="J18" s="37"/>
     </row>
     <row r="19" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="274"/>
-[...4 lines deleted...]
-      <c r="F19" s="276"/>
+      <c r="A19" s="272"/>
+      <c r="B19" s="273"/>
+      <c r="C19" s="273"/>
+      <c r="D19" s="273"/>
+      <c r="E19" s="273"/>
+      <c r="F19" s="274"/>
       <c r="G19" s="5"/>
       <c r="H19" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I19" s="32"/>
       <c r="J19" s="37"/>
     </row>
     <row r="20" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="297"/>
-[...4 lines deleted...]
-      <c r="F20" s="299"/>
+      <c r="A20" s="295"/>
+      <c r="B20" s="296"/>
+      <c r="C20" s="296"/>
+      <c r="D20" s="296"/>
+      <c r="E20" s="296"/>
+      <c r="F20" s="297"/>
       <c r="G20" s="6"/>
       <c r="H20" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="32"/>
       <c r="J20" s="37"/>
     </row>
     <row r="21" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="274"/>
-[...4 lines deleted...]
-      <c r="F21" s="276"/>
+      <c r="A21" s="272"/>
+      <c r="B21" s="273"/>
+      <c r="C21" s="273"/>
+      <c r="D21" s="273"/>
+      <c r="E21" s="273"/>
+      <c r="F21" s="274"/>
       <c r="G21" s="5"/>
       <c r="H21" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I21" s="32"/>
       <c r="J21" s="40" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="303"/>
-[...4 lines deleted...]
-      <c r="F22" s="305"/>
+      <c r="A22" s="301"/>
+      <c r="B22" s="302"/>
+      <c r="C22" s="302"/>
+      <c r="D22" s="302"/>
+      <c r="E22" s="302"/>
+      <c r="F22" s="303"/>
       <c r="G22" s="33"/>
       <c r="H22" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="32"/>
       <c r="J22" s="41" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A23" s="306"/>
-[...6 lines deleted...]
-      <c r="H23" s="308">
+      <c r="A23" s="304"/>
+      <c r="B23" s="305"/>
+      <c r="C23" s="305"/>
+      <c r="D23" s="305"/>
+      <c r="E23" s="305"/>
+      <c r="F23" s="305"/>
+      <c r="G23" s="305"/>
+      <c r="H23" s="306">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="26"/>
       <c r="J23" s="28" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="310" t="s">
+      <c r="A24" s="308" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="311"/>
-[...5 lines deleted...]
-      <c r="H24" s="309"/>
+      <c r="B24" s="309"/>
+      <c r="C24" s="309"/>
+      <c r="D24" s="309"/>
+      <c r="E24" s="309"/>
+      <c r="F24" s="309"/>
+      <c r="G24" s="310"/>
+      <c r="H24" s="307"/>
       <c r="I24" s="26"/>
       <c r="J24" s="29"/>
     </row>
     <row r="25" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="322"/>
-[...8 lines deleted...]
-      <c r="J25" s="324"/>
+      <c r="A25" s="320"/>
+      <c r="B25" s="321"/>
+      <c r="C25" s="321"/>
+      <c r="D25" s="321"/>
+      <c r="E25" s="321"/>
+      <c r="F25" s="321"/>
+      <c r="G25" s="321"/>
+      <c r="H25" s="321"/>
+      <c r="I25" s="321"/>
+      <c r="J25" s="322"/>
     </row>
     <row r="26" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="325" t="s">
+      <c r="A26" s="323" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="326"/>
-[...4 lines deleted...]
-      <c r="G26" s="326"/>
+      <c r="B26" s="324"/>
+      <c r="C26" s="324"/>
+      <c r="D26" s="324"/>
+      <c r="E26" s="324"/>
+      <c r="F26" s="324"/>
+      <c r="G26" s="324"/>
       <c r="H26" s="34"/>
-      <c r="I26" s="327" t="s">
+      <c r="I26" s="325" t="s">
         <v>16</v>
       </c>
-      <c r="J26" s="328"/>
+      <c r="J26" s="326"/>
     </row>
     <row r="27" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="329" t="s">
+      <c r="A27" s="327" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="330"/>
-[...6 lines deleted...]
-      <c r="I27" s="333" t="s">
+      <c r="B27" s="328"/>
+      <c r="C27" s="328"/>
+      <c r="D27" s="328"/>
+      <c r="E27" s="328"/>
+      <c r="F27" s="328"/>
+      <c r="G27" s="328"/>
+      <c r="H27" s="328"/>
+      <c r="I27" s="331" t="s">
         <v>17</v>
       </c>
-      <c r="J27" s="328"/>
+      <c r="J27" s="326"/>
     </row>
     <row r="28" spans="1:10" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="331"/>
-[...7 lines deleted...]
-      <c r="I28" s="334" t="s">
+      <c r="A28" s="329"/>
+      <c r="B28" s="330"/>
+      <c r="C28" s="330"/>
+      <c r="D28" s="330"/>
+      <c r="E28" s="330"/>
+      <c r="F28" s="330"/>
+      <c r="G28" s="330"/>
+      <c r="H28" s="330"/>
+      <c r="I28" s="332" t="s">
         <v>18</v>
       </c>
-      <c r="J28" s="335"/>
+      <c r="J28" s="333"/>
     </row>
     <row r="29" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="313" t="s">
+      <c r="A29" s="311" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="314"/>
-[...7 lines deleted...]
-      <c r="J29" s="315"/>
+      <c r="B29" s="312"/>
+      <c r="C29" s="312"/>
+      <c r="D29" s="312"/>
+      <c r="E29" s="312"/>
+      <c r="F29" s="312"/>
+      <c r="G29" s="312"/>
+      <c r="H29" s="312"/>
+      <c r="I29" s="312"/>
+      <c r="J29" s="313"/>
     </row>
     <row r="30" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="316" t="s">
+      <c r="A30" s="314" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="317"/>
-[...7 lines deleted...]
-      <c r="J30" s="318"/>
+      <c r="B30" s="315"/>
+      <c r="C30" s="315"/>
+      <c r="D30" s="315"/>
+      <c r="E30" s="315"/>
+      <c r="F30" s="315"/>
+      <c r="G30" s="315"/>
+      <c r="H30" s="315"/>
+      <c r="I30" s="315"/>
+      <c r="J30" s="316"/>
     </row>
     <row r="31" spans="1:10" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="319" t="s">
+      <c r="A31" s="317" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="320"/>
-[...7 lines deleted...]
-      <c r="J31" s="321"/>
+      <c r="B31" s="318"/>
+      <c r="C31" s="318"/>
+      <c r="D31" s="318"/>
+      <c r="E31" s="318"/>
+      <c r="F31" s="318"/>
+      <c r="G31" s="318"/>
+      <c r="H31" s="318"/>
+      <c r="I31" s="318"/>
+      <c r="J31" s="319"/>
     </row>
     <row r="32" spans="1:10" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="33" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
     </row>
     <row r="34" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="13"/>
       <c r="B34" s="14"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
     </row>
     <row r="35" spans="1:10" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A35" s="13"/>
       <c r="B35" s="12"/>
       <c r="C35" s="12"/>
@@ -25252,549 +25246,549 @@
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40C3CFFB-8B85-494F-ADFA-4E531E6F8009}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T39"/>
   <sheetViews>
     <sheetView topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A30" sqref="A30:J30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="5" width="6.85546875" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" customWidth="1"/>
     <col min="9" max="9" width="0.85546875" customWidth="1"/>
     <col min="10" max="10" width="31.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="243" t="s">
+      <c r="A1" s="241" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="243"/>
-[...7 lines deleted...]
-      <c r="J1" s="243"/>
+      <c r="B1" s="241"/>
+      <c r="C1" s="241"/>
+      <c r="D1" s="241"/>
+      <c r="E1" s="241"/>
+      <c r="F1" s="241"/>
+      <c r="G1" s="241"/>
+      <c r="H1" s="241"/>
+      <c r="I1" s="241"/>
+      <c r="J1" s="241"/>
     </row>
     <row r="2" spans="1:20" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="244" t="s">
+      <c r="A2" s="242" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="244"/>
-[...7 lines deleted...]
-      <c r="J2" s="244"/>
+      <c r="B2" s="242"/>
+      <c r="C2" s="242"/>
+      <c r="D2" s="242"/>
+      <c r="E2" s="242"/>
+      <c r="F2" s="242"/>
+      <c r="G2" s="242"/>
+      <c r="H2" s="242"/>
+      <c r="I2" s="242"/>
+      <c r="J2" s="242"/>
     </row>
     <row r="3" spans="1:20" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="245" t="s">
+      <c r="A3" s="243" t="s">
         <v>83</v>
       </c>
-      <c r="B3" s="246"/>
-[...7 lines deleted...]
-      <c r="J3" s="247"/>
+      <c r="B3" s="244"/>
+      <c r="C3" s="244"/>
+      <c r="D3" s="244"/>
+      <c r="E3" s="244"/>
+      <c r="F3" s="244"/>
+      <c r="G3" s="244"/>
+      <c r="H3" s="244"/>
+      <c r="I3" s="244"/>
+      <c r="J3" s="245"/>
     </row>
     <row r="4" spans="1:20" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="248" t="s">
+      <c r="A4" s="246" t="s">
         <v>82</v>
       </c>
-      <c r="B4" s="249"/>
-[...7 lines deleted...]
-      <c r="J4" s="250"/>
+      <c r="B4" s="247"/>
+      <c r="C4" s="247"/>
+      <c r="D4" s="247"/>
+      <c r="E4" s="247"/>
+      <c r="F4" s="247"/>
+      <c r="G4" s="247"/>
+      <c r="H4" s="247"/>
+      <c r="I4" s="247"/>
+      <c r="J4" s="248"/>
     </row>
     <row r="5" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="251"/>
-[...4 lines deleted...]
-      <c r="G5" s="254" t="s">
+      <c r="B5" s="249"/>
+      <c r="C5" s="250"/>
+      <c r="D5" s="250"/>
+      <c r="E5" s="250"/>
+      <c r="F5" s="251"/>
+      <c r="G5" s="252" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="255"/>
-[...1 lines deleted...]
-      <c r="J5" s="257"/>
+      <c r="H5" s="253"/>
+      <c r="I5" s="254"/>
+      <c r="J5" s="255"/>
     </row>
     <row r="6" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="258"/>
-[...4 lines deleted...]
-      <c r="G6" s="264" t="s">
+      <c r="B6" s="256"/>
+      <c r="C6" s="257"/>
+      <c r="D6" s="257"/>
+      <c r="E6" s="257"/>
+      <c r="F6" s="258"/>
+      <c r="G6" s="262" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="265"/>
-[...1 lines deleted...]
-      <c r="J6" s="267"/>
+      <c r="H6" s="263"/>
+      <c r="I6" s="264"/>
+      <c r="J6" s="265"/>
     </row>
     <row r="7" spans="1:20" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="261"/>
-[...4 lines deleted...]
-      <c r="G7" s="270" t="s">
+      <c r="B7" s="259"/>
+      <c r="C7" s="260"/>
+      <c r="D7" s="260"/>
+      <c r="E7" s="260"/>
+      <c r="F7" s="261"/>
+      <c r="G7" s="268" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="271"/>
-[...1 lines deleted...]
-      <c r="J7" s="269"/>
+      <c r="H7" s="269"/>
+      <c r="I7" s="266"/>
+      <c r="J7" s="267"/>
     </row>
     <row r="8" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="272"/>
-[...4 lines deleted...]
-      <c r="G8" s="254" t="s">
+      <c r="B8" s="270"/>
+      <c r="C8" s="270"/>
+      <c r="D8" s="270"/>
+      <c r="E8" s="270"/>
+      <c r="F8" s="271"/>
+      <c r="G8" s="252" t="s">
         <v>22</v>
       </c>
-      <c r="H8" s="255"/>
-[...1 lines deleted...]
-      <c r="J8" s="257"/>
+      <c r="H8" s="253"/>
+      <c r="I8" s="254"/>
+      <c r="J8" s="255"/>
     </row>
     <row r="9" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="277" t="s">
+      <c r="A9" s="275" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="278"/>
-[...4 lines deleted...]
-      <c r="G9" s="280" t="s">
+      <c r="B9" s="276"/>
+      <c r="C9" s="276"/>
+      <c r="D9" s="276"/>
+      <c r="E9" s="276"/>
+      <c r="F9" s="277"/>
+      <c r="G9" s="278" t="s">
         <v>19</v>
       </c>
-      <c r="H9" s="281"/>
-[...1 lines deleted...]
-      <c r="J9" s="282"/>
+      <c r="H9" s="279"/>
+      <c r="I9" s="279"/>
+      <c r="J9" s="280"/>
       <c r="M9" s="131"/>
       <c r="N9" s="131"/>
       <c r="O9" s="131"/>
       <c r="P9" s="131"/>
       <c r="Q9" s="131"/>
       <c r="R9" s="131"/>
       <c r="S9" s="131"/>
       <c r="T9" s="131"/>
     </row>
     <row r="10" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="283"/>
-[...8 lines deleted...]
-      <c r="J10" s="288"/>
+      <c r="A10" s="281"/>
+      <c r="B10" s="282"/>
+      <c r="C10" s="282"/>
+      <c r="D10" s="282"/>
+      <c r="E10" s="282"/>
+      <c r="F10" s="283"/>
+      <c r="G10" s="284"/>
+      <c r="H10" s="285"/>
+      <c r="I10" s="282"/>
+      <c r="J10" s="286"/>
       <c r="M10" s="132"/>
       <c r="N10" s="134"/>
       <c r="O10" s="135"/>
       <c r="P10" s="135"/>
       <c r="Q10" s="135"/>
       <c r="R10" s="135"/>
       <c r="S10" s="135"/>
       <c r="T10" s="135"/>
     </row>
     <row r="11" spans="1:20" s="21" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="289" t="s">
+      <c r="A11" s="287" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="290"/>
-[...4 lines deleted...]
-      <c r="G11" s="293" t="s">
+      <c r="B11" s="288"/>
+      <c r="C11" s="288"/>
+      <c r="D11" s="288"/>
+      <c r="E11" s="288"/>
+      <c r="F11" s="288"/>
+      <c r="G11" s="291" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="136" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="295"/>
+      <c r="I11" s="293"/>
       <c r="J11" s="30" t="s">
         <v>5</v>
       </c>
       <c r="M11" s="133"/>
       <c r="N11" s="133"/>
       <c r="O11" s="133"/>
       <c r="P11" s="133"/>
       <c r="Q11" s="133"/>
       <c r="R11" s="133"/>
       <c r="S11" s="133"/>
       <c r="T11" s="133"/>
     </row>
     <row r="12" spans="1:20" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="291"/>
-[...5 lines deleted...]
-      <c r="G12" s="294"/>
+      <c r="A12" s="289"/>
+      <c r="B12" s="290"/>
+      <c r="C12" s="290"/>
+      <c r="D12" s="290"/>
+      <c r="E12" s="290"/>
+      <c r="F12" s="290"/>
+      <c r="G12" s="292"/>
       <c r="H12" s="137" t="s">
         <v>33</v>
       </c>
-      <c r="I12" s="296"/>
+      <c r="I12" s="294"/>
       <c r="J12" s="31"/>
     </row>
     <row r="13" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="274"/>
-[...4 lines deleted...]
-      <c r="F13" s="276"/>
+      <c r="A13" s="272"/>
+      <c r="B13" s="273"/>
+      <c r="C13" s="273"/>
+      <c r="D13" s="273"/>
+      <c r="E13" s="273"/>
+      <c r="F13" s="274"/>
       <c r="G13" s="5"/>
       <c r="H13" s="141">
         <f>SUM(G13*1)</f>
         <v>0</v>
       </c>
-      <c r="I13" s="296"/>
+      <c r="I13" s="294"/>
       <c r="J13" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="297"/>
-[...4 lines deleted...]
-      <c r="F14" s="299"/>
+      <c r="A14" s="295"/>
+      <c r="B14" s="296"/>
+      <c r="C14" s="296"/>
+      <c r="D14" s="296"/>
+      <c r="E14" s="296"/>
+      <c r="F14" s="297"/>
       <c r="G14" s="6"/>
       <c r="H14" s="141">
         <f t="shared" ref="H14:H22" si="0">SUM(G14*1)</f>
         <v>0</v>
       </c>
       <c r="I14" s="32"/>
       <c r="J14" s="35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="274"/>
-[...4 lines deleted...]
-      <c r="F15" s="276"/>
+      <c r="A15" s="272"/>
+      <c r="B15" s="273"/>
+      <c r="C15" s="273"/>
+      <c r="D15" s="273"/>
+      <c r="E15" s="273"/>
+      <c r="F15" s="274"/>
       <c r="G15" s="5"/>
       <c r="H15" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I15" s="32"/>
       <c r="J15" s="36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="300"/>
-[...4 lines deleted...]
-      <c r="F16" s="302"/>
+      <c r="A16" s="298"/>
+      <c r="B16" s="299"/>
+      <c r="C16" s="299"/>
+      <c r="D16" s="299"/>
+      <c r="E16" s="299"/>
+      <c r="F16" s="300"/>
       <c r="G16" s="4"/>
       <c r="H16" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I16" s="32"/>
       <c r="J16" s="38" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="274"/>
-[...4 lines deleted...]
-      <c r="F17" s="276"/>
+      <c r="A17" s="272"/>
+      <c r="B17" s="273"/>
+      <c r="C17" s="273"/>
+      <c r="D17" s="273"/>
+      <c r="E17" s="273"/>
+      <c r="F17" s="274"/>
       <c r="G17" s="5"/>
       <c r="H17" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I17" s="32"/>
       <c r="J17" s="39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="297"/>
-[...4 lines deleted...]
-      <c r="F18" s="299"/>
+      <c r="A18" s="295"/>
+      <c r="B18" s="296"/>
+      <c r="C18" s="296"/>
+      <c r="D18" s="296"/>
+      <c r="E18" s="296"/>
+      <c r="F18" s="297"/>
       <c r="G18" s="6"/>
       <c r="H18" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I18" s="32"/>
       <c r="J18" s="37"/>
     </row>
     <row r="19" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="274"/>
-[...4 lines deleted...]
-      <c r="F19" s="276"/>
+      <c r="A19" s="272"/>
+      <c r="B19" s="273"/>
+      <c r="C19" s="273"/>
+      <c r="D19" s="273"/>
+      <c r="E19" s="273"/>
+      <c r="F19" s="274"/>
       <c r="G19" s="5"/>
       <c r="H19" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I19" s="32"/>
       <c r="J19" s="37"/>
     </row>
     <row r="20" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="297"/>
-[...4 lines deleted...]
-      <c r="F20" s="299"/>
+      <c r="A20" s="295"/>
+      <c r="B20" s="296"/>
+      <c r="C20" s="296"/>
+      <c r="D20" s="296"/>
+      <c r="E20" s="296"/>
+      <c r="F20" s="297"/>
       <c r="G20" s="6"/>
       <c r="H20" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="32"/>
       <c r="J20" s="37"/>
     </row>
     <row r="21" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="274"/>
-[...4 lines deleted...]
-      <c r="F21" s="276"/>
+      <c r="A21" s="272"/>
+      <c r="B21" s="273"/>
+      <c r="C21" s="273"/>
+      <c r="D21" s="273"/>
+      <c r="E21" s="273"/>
+      <c r="F21" s="274"/>
       <c r="G21" s="5"/>
       <c r="H21" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I21" s="32"/>
       <c r="J21" s="40" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="303"/>
-[...4 lines deleted...]
-      <c r="F22" s="305"/>
+      <c r="A22" s="301"/>
+      <c r="B22" s="302"/>
+      <c r="C22" s="302"/>
+      <c r="D22" s="302"/>
+      <c r="E22" s="302"/>
+      <c r="F22" s="303"/>
       <c r="G22" s="33"/>
       <c r="H22" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="32"/>
       <c r="J22" s="41" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A23" s="306"/>
-[...6 lines deleted...]
-      <c r="H23" s="308">
+      <c r="A23" s="304"/>
+      <c r="B23" s="305"/>
+      <c r="C23" s="305"/>
+      <c r="D23" s="305"/>
+      <c r="E23" s="305"/>
+      <c r="F23" s="305"/>
+      <c r="G23" s="305"/>
+      <c r="H23" s="306">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="26"/>
       <c r="J23" s="28" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="310" t="s">
+      <c r="A24" s="308" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="311"/>
-[...5 lines deleted...]
-      <c r="H24" s="309"/>
+      <c r="B24" s="309"/>
+      <c r="C24" s="309"/>
+      <c r="D24" s="309"/>
+      <c r="E24" s="309"/>
+      <c r="F24" s="309"/>
+      <c r="G24" s="310"/>
+      <c r="H24" s="307"/>
       <c r="I24" s="26"/>
       <c r="J24" s="29"/>
     </row>
     <row r="25" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="322"/>
-[...8 lines deleted...]
-      <c r="J25" s="324"/>
+      <c r="A25" s="320"/>
+      <c r="B25" s="321"/>
+      <c r="C25" s="321"/>
+      <c r="D25" s="321"/>
+      <c r="E25" s="321"/>
+      <c r="F25" s="321"/>
+      <c r="G25" s="321"/>
+      <c r="H25" s="321"/>
+      <c r="I25" s="321"/>
+      <c r="J25" s="322"/>
     </row>
     <row r="26" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="325" t="s">
+      <c r="A26" s="323" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="326"/>
-[...4 lines deleted...]
-      <c r="G26" s="326"/>
+      <c r="B26" s="324"/>
+      <c r="C26" s="324"/>
+      <c r="D26" s="324"/>
+      <c r="E26" s="324"/>
+      <c r="F26" s="324"/>
+      <c r="G26" s="324"/>
       <c r="H26" s="34"/>
-      <c r="I26" s="327" t="s">
+      <c r="I26" s="325" t="s">
         <v>16</v>
       </c>
-      <c r="J26" s="328"/>
+      <c r="J26" s="326"/>
     </row>
     <row r="27" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="329" t="s">
+      <c r="A27" s="327" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="330"/>
-[...6 lines deleted...]
-      <c r="I27" s="333" t="s">
+      <c r="B27" s="328"/>
+      <c r="C27" s="328"/>
+      <c r="D27" s="328"/>
+      <c r="E27" s="328"/>
+      <c r="F27" s="328"/>
+      <c r="G27" s="328"/>
+      <c r="H27" s="328"/>
+      <c r="I27" s="331" t="s">
         <v>17</v>
       </c>
-      <c r="J27" s="328"/>
+      <c r="J27" s="326"/>
     </row>
     <row r="28" spans="1:10" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="331"/>
-[...7 lines deleted...]
-      <c r="I28" s="334" t="s">
+      <c r="A28" s="329"/>
+      <c r="B28" s="330"/>
+      <c r="C28" s="330"/>
+      <c r="D28" s="330"/>
+      <c r="E28" s="330"/>
+      <c r="F28" s="330"/>
+      <c r="G28" s="330"/>
+      <c r="H28" s="330"/>
+      <c r="I28" s="332" t="s">
         <v>18</v>
       </c>
-      <c r="J28" s="335"/>
+      <c r="J28" s="333"/>
     </row>
     <row r="29" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="313" t="s">
+      <c r="A29" s="311" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="314"/>
-[...7 lines deleted...]
-      <c r="J29" s="315"/>
+      <c r="B29" s="312"/>
+      <c r="C29" s="312"/>
+      <c r="D29" s="312"/>
+      <c r="E29" s="312"/>
+      <c r="F29" s="312"/>
+      <c r="G29" s="312"/>
+      <c r="H29" s="312"/>
+      <c r="I29" s="312"/>
+      <c r="J29" s="313"/>
     </row>
     <row r="30" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="316" t="s">
+      <c r="A30" s="314" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="317"/>
-[...7 lines deleted...]
-      <c r="J30" s="318"/>
+      <c r="B30" s="315"/>
+      <c r="C30" s="315"/>
+      <c r="D30" s="315"/>
+      <c r="E30" s="315"/>
+      <c r="F30" s="315"/>
+      <c r="G30" s="315"/>
+      <c r="H30" s="315"/>
+      <c r="I30" s="315"/>
+      <c r="J30" s="316"/>
     </row>
     <row r="31" spans="1:10" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="319" t="s">
+      <c r="A31" s="317" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="320"/>
-[...7 lines deleted...]
-      <c r="J31" s="321"/>
+      <c r="B31" s="318"/>
+      <c r="C31" s="318"/>
+      <c r="D31" s="318"/>
+      <c r="E31" s="318"/>
+      <c r="F31" s="318"/>
+      <c r="G31" s="318"/>
+      <c r="H31" s="318"/>
+      <c r="I31" s="318"/>
+      <c r="J31" s="319"/>
     </row>
     <row r="32" spans="1:10" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="33" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
     </row>
     <row r="34" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="13"/>
       <c r="B34" s="14"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
     </row>
     <row r="35" spans="1:10" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A35" s="13"/>
       <c r="B35" s="12"/>
       <c r="C35" s="12"/>
@@ -26138,567 +26132,567 @@
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>1009650</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50055EA0-DE82-4802-B58D-B21C7E605436}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T39"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A30" sqref="A30:J30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="5" width="6.85546875" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" customWidth="1"/>
     <col min="9" max="9" width="0.85546875" customWidth="1"/>
     <col min="10" max="10" width="31.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="243" t="s">
+      <c r="A1" s="241" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="243"/>
-[...7 lines deleted...]
-      <c r="J1" s="243"/>
+      <c r="B1" s="241"/>
+      <c r="C1" s="241"/>
+      <c r="D1" s="241"/>
+      <c r="E1" s="241"/>
+      <c r="F1" s="241"/>
+      <c r="G1" s="241"/>
+      <c r="H1" s="241"/>
+      <c r="I1" s="241"/>
+      <c r="J1" s="241"/>
     </row>
     <row r="2" spans="1:20" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="244" t="s">
+      <c r="A2" s="242" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="244"/>
-[...7 lines deleted...]
-      <c r="J2" s="244"/>
+      <c r="B2" s="242"/>
+      <c r="C2" s="242"/>
+      <c r="D2" s="242"/>
+      <c r="E2" s="242"/>
+      <c r="F2" s="242"/>
+      <c r="G2" s="242"/>
+      <c r="H2" s="242"/>
+      <c r="I2" s="242"/>
+      <c r="J2" s="242"/>
     </row>
     <row r="3" spans="1:20" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="245" t="s">
+      <c r="A3" s="243" t="s">
         <v>85</v>
       </c>
-      <c r="B3" s="246"/>
-[...7 lines deleted...]
-      <c r="J3" s="247"/>
+      <c r="B3" s="244"/>
+      <c r="C3" s="244"/>
+      <c r="D3" s="244"/>
+      <c r="E3" s="244"/>
+      <c r="F3" s="244"/>
+      <c r="G3" s="244"/>
+      <c r="H3" s="244"/>
+      <c r="I3" s="244"/>
+      <c r="J3" s="245"/>
     </row>
     <row r="4" spans="1:20" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="248" t="s">
+      <c r="A4" s="246" t="s">
         <v>84</v>
       </c>
-      <c r="B4" s="249"/>
-[...7 lines deleted...]
-      <c r="J4" s="250"/>
+      <c r="B4" s="247"/>
+      <c r="C4" s="247"/>
+      <c r="D4" s="247"/>
+      <c r="E4" s="247"/>
+      <c r="F4" s="247"/>
+      <c r="G4" s="247"/>
+      <c r="H4" s="247"/>
+      <c r="I4" s="247"/>
+      <c r="J4" s="248"/>
     </row>
     <row r="5" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="251"/>
-[...4 lines deleted...]
-      <c r="G5" s="254" t="s">
+      <c r="B5" s="249"/>
+      <c r="C5" s="250"/>
+      <c r="D5" s="250"/>
+      <c r="E5" s="250"/>
+      <c r="F5" s="251"/>
+      <c r="G5" s="252" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="255"/>
-[...1 lines deleted...]
-      <c r="J5" s="257"/>
+      <c r="H5" s="253"/>
+      <c r="I5" s="254"/>
+      <c r="J5" s="255"/>
     </row>
     <row r="6" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="258"/>
-[...4 lines deleted...]
-      <c r="G6" s="264" t="s">
+      <c r="B6" s="256"/>
+      <c r="C6" s="257"/>
+      <c r="D6" s="257"/>
+      <c r="E6" s="257"/>
+      <c r="F6" s="258"/>
+      <c r="G6" s="262" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="265"/>
-[...1 lines deleted...]
-      <c r="J6" s="267"/>
+      <c r="H6" s="263"/>
+      <c r="I6" s="264"/>
+      <c r="J6" s="265"/>
     </row>
     <row r="7" spans="1:20" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="261"/>
-[...4 lines deleted...]
-      <c r="G7" s="270" t="s">
+      <c r="B7" s="259"/>
+      <c r="C7" s="260"/>
+      <c r="D7" s="260"/>
+      <c r="E7" s="260"/>
+      <c r="F7" s="261"/>
+      <c r="G7" s="268" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="271"/>
-[...1 lines deleted...]
-      <c r="J7" s="269"/>
+      <c r="H7" s="269"/>
+      <c r="I7" s="266"/>
+      <c r="J7" s="267"/>
     </row>
     <row r="8" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="272"/>
-[...4 lines deleted...]
-      <c r="G8" s="254" t="s">
+      <c r="B8" s="270"/>
+      <c r="C8" s="270"/>
+      <c r="D8" s="270"/>
+      <c r="E8" s="270"/>
+      <c r="F8" s="271"/>
+      <c r="G8" s="252" t="s">
         <v>22</v>
       </c>
-      <c r="H8" s="255"/>
-[...1 lines deleted...]
-      <c r="J8" s="257"/>
+      <c r="H8" s="253"/>
+      <c r="I8" s="254"/>
+      <c r="J8" s="255"/>
     </row>
     <row r="9" spans="1:20" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="277" t="s">
+      <c r="A9" s="275" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="278"/>
-[...4 lines deleted...]
-      <c r="G9" s="280" t="s">
+      <c r="B9" s="276"/>
+      <c r="C9" s="276"/>
+      <c r="D9" s="276"/>
+      <c r="E9" s="276"/>
+      <c r="F9" s="277"/>
+      <c r="G9" s="278" t="s">
         <v>19</v>
       </c>
-      <c r="H9" s="281"/>
-[...1 lines deleted...]
-      <c r="J9" s="282"/>
+      <c r="H9" s="279"/>
+      <c r="I9" s="279"/>
+      <c r="J9" s="280"/>
       <c r="M9" s="131"/>
       <c r="N9" s="131"/>
       <c r="O9" s="131"/>
       <c r="P9" s="131"/>
       <c r="Q9" s="131"/>
       <c r="R9" s="131"/>
       <c r="S9" s="131"/>
       <c r="T9" s="131"/>
     </row>
     <row r="10" spans="1:20" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="283"/>
-[...8 lines deleted...]
-      <c r="J10" s="288"/>
+      <c r="A10" s="281"/>
+      <c r="B10" s="282"/>
+      <c r="C10" s="282"/>
+      <c r="D10" s="282"/>
+      <c r="E10" s="282"/>
+      <c r="F10" s="283"/>
+      <c r="G10" s="284"/>
+      <c r="H10" s="285"/>
+      <c r="I10" s="282"/>
+      <c r="J10" s="286"/>
       <c r="M10" s="132"/>
       <c r="N10" s="134"/>
       <c r="O10" s="135"/>
       <c r="P10" s="135"/>
       <c r="Q10" s="135"/>
       <c r="R10" s="135"/>
       <c r="S10" s="135"/>
       <c r="T10" s="135"/>
     </row>
     <row r="11" spans="1:20" s="21" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="289" t="s">
+      <c r="A11" s="287" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="290"/>
-[...4 lines deleted...]
-      <c r="G11" s="293" t="s">
+      <c r="B11" s="288"/>
+      <c r="C11" s="288"/>
+      <c r="D11" s="288"/>
+      <c r="E11" s="288"/>
+      <c r="F11" s="288"/>
+      <c r="G11" s="291" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="136" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="295"/>
+      <c r="I11" s="293"/>
       <c r="J11" s="30" t="s">
         <v>5</v>
       </c>
       <c r="M11" s="133"/>
       <c r="N11" s="133"/>
       <c r="O11" s="133"/>
       <c r="P11" s="133"/>
       <c r="Q11" s="133"/>
       <c r="R11" s="133"/>
       <c r="S11" s="133"/>
       <c r="T11" s="133"/>
     </row>
     <row r="12" spans="1:20" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="291"/>
-[...5 lines deleted...]
-      <c r="G12" s="294"/>
+      <c r="A12" s="289"/>
+      <c r="B12" s="290"/>
+      <c r="C12" s="290"/>
+      <c r="D12" s="290"/>
+      <c r="E12" s="290"/>
+      <c r="F12" s="290"/>
+      <c r="G12" s="292"/>
       <c r="H12" s="137" t="s">
         <v>33</v>
       </c>
-      <c r="I12" s="296"/>
+      <c r="I12" s="294"/>
       <c r="J12" s="31"/>
     </row>
     <row r="13" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="274"/>
-[...4 lines deleted...]
-      <c r="F13" s="276"/>
+      <c r="A13" s="272"/>
+      <c r="B13" s="273"/>
+      <c r="C13" s="273"/>
+      <c r="D13" s="273"/>
+      <c r="E13" s="273"/>
+      <c r="F13" s="274"/>
       <c r="G13" s="5"/>
       <c r="H13" s="141">
         <f>SUM(G13*1)</f>
         <v>0</v>
       </c>
-      <c r="I13" s="296"/>
+      <c r="I13" s="294"/>
       <c r="J13" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:20" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="297"/>
-[...4 lines deleted...]
-      <c r="F14" s="299"/>
+      <c r="A14" s="295"/>
+      <c r="B14" s="296"/>
+      <c r="C14" s="296"/>
+      <c r="D14" s="296"/>
+      <c r="E14" s="296"/>
+      <c r="F14" s="297"/>
       <c r="G14" s="6"/>
       <c r="H14" s="141">
         <f t="shared" ref="H14:H22" si="0">SUM(G14*1)</f>
         <v>0</v>
       </c>
       <c r="I14" s="32"/>
       <c r="J14" s="35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="274"/>
-[...4 lines deleted...]
-      <c r="F15" s="276"/>
+      <c r="A15" s="272"/>
+      <c r="B15" s="273"/>
+      <c r="C15" s="273"/>
+      <c r="D15" s="273"/>
+      <c r="E15" s="273"/>
+      <c r="F15" s="274"/>
       <c r="G15" s="5"/>
       <c r="H15" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I15" s="32"/>
       <c r="J15" s="36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:20" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="300"/>
-[...4 lines deleted...]
-      <c r="F16" s="302"/>
+      <c r="A16" s="298"/>
+      <c r="B16" s="299"/>
+      <c r="C16" s="299"/>
+      <c r="D16" s="299"/>
+      <c r="E16" s="299"/>
+      <c r="F16" s="300"/>
       <c r="G16" s="4"/>
       <c r="H16" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I16" s="32"/>
       <c r="J16" s="38" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="274"/>
-[...4 lines deleted...]
-      <c r="F17" s="276"/>
+      <c r="A17" s="272"/>
+      <c r="B17" s="273"/>
+      <c r="C17" s="273"/>
+      <c r="D17" s="273"/>
+      <c r="E17" s="273"/>
+      <c r="F17" s="274"/>
       <c r="G17" s="5"/>
       <c r="H17" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I17" s="32"/>
       <c r="J17" s="39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="297"/>
-[...4 lines deleted...]
-      <c r="F18" s="299"/>
+      <c r="A18" s="295"/>
+      <c r="B18" s="296"/>
+      <c r="C18" s="296"/>
+      <c r="D18" s="296"/>
+      <c r="E18" s="296"/>
+      <c r="F18" s="297"/>
       <c r="G18" s="6"/>
       <c r="H18" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I18" s="32"/>
       <c r="J18" s="37"/>
     </row>
     <row r="19" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="274"/>
-[...4 lines deleted...]
-      <c r="F19" s="276"/>
+      <c r="A19" s="272"/>
+      <c r="B19" s="273"/>
+      <c r="C19" s="273"/>
+      <c r="D19" s="273"/>
+      <c r="E19" s="273"/>
+      <c r="F19" s="274"/>
       <c r="G19" s="5"/>
       <c r="H19" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I19" s="32"/>
       <c r="J19" s="37"/>
     </row>
     <row r="20" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="297"/>
-[...4 lines deleted...]
-      <c r="F20" s="299"/>
+      <c r="A20" s="295"/>
+      <c r="B20" s="296"/>
+      <c r="C20" s="296"/>
+      <c r="D20" s="296"/>
+      <c r="E20" s="296"/>
+      <c r="F20" s="297"/>
       <c r="G20" s="6"/>
       <c r="H20" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="32"/>
       <c r="J20" s="37"/>
     </row>
     <row r="21" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="274"/>
-[...4 lines deleted...]
-      <c r="F21" s="276"/>
+      <c r="A21" s="272"/>
+      <c r="B21" s="273"/>
+      <c r="C21" s="273"/>
+      <c r="D21" s="273"/>
+      <c r="E21" s="273"/>
+      <c r="F21" s="274"/>
       <c r="G21" s="5"/>
       <c r="H21" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I21" s="32"/>
       <c r="J21" s="40" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="303"/>
-[...4 lines deleted...]
-      <c r="F22" s="305"/>
+      <c r="A22" s="301"/>
+      <c r="B22" s="302"/>
+      <c r="C22" s="302"/>
+      <c r="D22" s="302"/>
+      <c r="E22" s="302"/>
+      <c r="F22" s="303"/>
       <c r="G22" s="33"/>
       <c r="H22" s="141">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="32"/>
       <c r="J22" s="41" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A23" s="306"/>
-[...6 lines deleted...]
-      <c r="H23" s="308">
+      <c r="A23" s="304"/>
+      <c r="B23" s="305"/>
+      <c r="C23" s="305"/>
+      <c r="D23" s="305"/>
+      <c r="E23" s="305"/>
+      <c r="F23" s="305"/>
+      <c r="G23" s="305"/>
+      <c r="H23" s="306">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="26"/>
       <c r="J23" s="28" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="310" t="s">
+      <c r="A24" s="308" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="311"/>
-[...5 lines deleted...]
-      <c r="H24" s="309"/>
+      <c r="B24" s="309"/>
+      <c r="C24" s="309"/>
+      <c r="D24" s="309"/>
+      <c r="E24" s="309"/>
+      <c r="F24" s="309"/>
+      <c r="G24" s="310"/>
+      <c r="H24" s="307"/>
       <c r="I24" s="26"/>
       <c r="J24" s="29"/>
     </row>
     <row r="25" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="322"/>
-[...8 lines deleted...]
-      <c r="J25" s="324"/>
+      <c r="A25" s="320"/>
+      <c r="B25" s="321"/>
+      <c r="C25" s="321"/>
+      <c r="D25" s="321"/>
+      <c r="E25" s="321"/>
+      <c r="F25" s="321"/>
+      <c r="G25" s="321"/>
+      <c r="H25" s="321"/>
+      <c r="I25" s="321"/>
+      <c r="J25" s="322"/>
     </row>
     <row r="26" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="325" t="s">
+      <c r="A26" s="323" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="326"/>
-[...4 lines deleted...]
-      <c r="G26" s="326"/>
+      <c r="B26" s="324"/>
+      <c r="C26" s="324"/>
+      <c r="D26" s="324"/>
+      <c r="E26" s="324"/>
+      <c r="F26" s="324"/>
+      <c r="G26" s="324"/>
       <c r="H26" s="34"/>
-      <c r="I26" s="327" t="s">
+      <c r="I26" s="325" t="s">
         <v>16</v>
       </c>
-      <c r="J26" s="328"/>
+      <c r="J26" s="326"/>
     </row>
     <row r="27" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="329" t="s">
+      <c r="A27" s="327" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="330"/>
-[...6 lines deleted...]
-      <c r="I27" s="333" t="s">
+      <c r="B27" s="328"/>
+      <c r="C27" s="328"/>
+      <c r="D27" s="328"/>
+      <c r="E27" s="328"/>
+      <c r="F27" s="328"/>
+      <c r="G27" s="328"/>
+      <c r="H27" s="328"/>
+      <c r="I27" s="331" t="s">
         <v>17</v>
       </c>
-      <c r="J27" s="328"/>
+      <c r="J27" s="326"/>
     </row>
     <row r="28" spans="1:10" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="331"/>
-[...7 lines deleted...]
-      <c r="I28" s="334" t="s">
+      <c r="A28" s="329"/>
+      <c r="B28" s="330"/>
+      <c r="C28" s="330"/>
+      <c r="D28" s="330"/>
+      <c r="E28" s="330"/>
+      <c r="F28" s="330"/>
+      <c r="G28" s="330"/>
+      <c r="H28" s="330"/>
+      <c r="I28" s="332" t="s">
         <v>18</v>
       </c>
-      <c r="J28" s="335"/>
+      <c r="J28" s="333"/>
     </row>
     <row r="29" spans="1:10" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="313" t="s">
+      <c r="A29" s="311" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="314"/>
-[...7 lines deleted...]
-      <c r="J29" s="315"/>
+      <c r="B29" s="312"/>
+      <c r="C29" s="312"/>
+      <c r="D29" s="312"/>
+      <c r="E29" s="312"/>
+      <c r="F29" s="312"/>
+      <c r="G29" s="312"/>
+      <c r="H29" s="312"/>
+      <c r="I29" s="312"/>
+      <c r="J29" s="313"/>
     </row>
     <row r="30" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="316" t="s">
+      <c r="A30" s="314" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="317"/>
-[...7 lines deleted...]
-      <c r="J30" s="318"/>
+      <c r="B30" s="315"/>
+      <c r="C30" s="315"/>
+      <c r="D30" s="315"/>
+      <c r="E30" s="315"/>
+      <c r="F30" s="315"/>
+      <c r="G30" s="315"/>
+      <c r="H30" s="315"/>
+      <c r="I30" s="315"/>
+      <c r="J30" s="316"/>
     </row>
     <row r="31" spans="1:10" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="319" t="s">
+      <c r="A31" s="317" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="320"/>
-[...7 lines deleted...]
-      <c r="J31" s="321"/>
+      <c r="B31" s="318"/>
+      <c r="C31" s="318"/>
+      <c r="D31" s="318"/>
+      <c r="E31" s="318"/>
+      <c r="F31" s="318"/>
+      <c r="G31" s="318"/>
+      <c r="H31" s="318"/>
+      <c r="I31" s="318"/>
+      <c r="J31" s="319"/>
     </row>
     <row r="32" spans="1:10" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="33" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
     </row>
     <row r="34" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="13"/>
       <c r="B34" s="14"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
     </row>
     <row r="35" spans="1:10" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A35" s="13"/>
       <c r="B35" s="12"/>
       <c r="C35" s="12"/>
@@ -27062,47 +27056,47 @@
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>Combined Books</vt:lpstr>
       <vt:lpstr>Combined Booklets</vt:lpstr>
       <vt:lpstr>GPWT 31-35</vt:lpstr>
       <vt:lpstr>French</vt:lpstr>
       <vt:lpstr>A8</vt:lpstr>
       <vt:lpstr>A13</vt:lpstr>
       <vt:lpstr>C5</vt:lpstr>
       <vt:lpstr>C10</vt:lpstr>
       <vt:lpstr>C11</vt:lpstr>
       <vt:lpstr>D2</vt:lpstr>
+      <vt:lpstr>D4</vt:lpstr>
       <vt:lpstr>D7</vt:lpstr>
-      <vt:lpstr>H3</vt:lpstr>
       <vt:lpstr>H4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Leann Moore</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>